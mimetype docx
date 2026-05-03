--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1159,295 +1159,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camelina [Camelina sativa (L.) Crantz] seeds as a multi-purpose feedstock for bio-based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Alberghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.114944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738690v1</w:t>
+                <w:t xml:space="preserve">hal-03738691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelina [Camelina sativa (L.) Crantz] seeds as a multi-purpose feedstock for bio-based applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Alberghini</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Zanetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lepiniec</w:t>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 182, pp.114944. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738691v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant monounsaturated fatty acids: diversity, biosynthesis, functions and uses</w:t>
               </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Miray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1697,51 +1697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Molecular Control of Somatic Embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,1082 +1782,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtMYB92 enhances fatty acid synthesis and suberin deposition in leaves of Nicotiana benthamiana</w:t>
+                <w:t xml:space="preserve">Docking of acetyl-CoA carboxylase to the plastid envelope membrane attenuates fatty acid production in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yajin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric T Fedosejevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14759⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004236v1</w:t>
+                <w:t xml:space="preserve">hal-03327726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keith Adams</w:t>
+                <w:t xml:space="preserve">Differential Activation of Partially Redundant Δ9 Stearoyl-ACP Desaturase Genes Is Critical for Omega-9 Monounsaturated Fatty Acid Biosynthesis During Seed Development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner Araújo</w:t>
+                <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Baginsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erica Bakker</w:t>
+                <w:t xml:space="preserve">Hasna Ettaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (11), pp.3613-3637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927028v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Activation of Partially Redundant Δ9 Stearoyl-ACP Desaturase Genes Is Critical for Omega-9 Monounsaturated Fatty Acid Biosynthesis During Seed Development in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Kazaz</w:t>
+                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barthole</w:t>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Ettaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra To</w:t>
+                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00554⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996686v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRANSPARENT TESTA Transcriptional Module Regulates Endothelium Polarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coen</w:t>
+                <w:t xml:space="preserve">AtMYB92 enhances fatty acid synthesis and suberin deposition in leaves of Nicotiana benthamiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damaris Grain</w:t>
+                <w:t xml:space="preserve">Jean Thueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kazaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01801⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (2), pp.660-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532780v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized phenolic compounds in seeds: structures, functions, and regulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Perreau</w:t>
+                <w:t xml:space="preserve">A TRANSPARENT TESTA Transcriptional Module Regulates Endothelium Polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110471⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861169v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docking of acetyl-CoA carboxylase to the plastid envelope membrane attenuates fatty acid production in plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+                <w:t xml:space="preserve">Specialized phenolic compounds in seeds: structures, functions, and regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric T Fedosejevs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.110471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20014-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327726v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in expression of the HECT E3 ligase UPL3 modulates LEC2 levels, seed size, and crop yields in brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Charlotte Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Trick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2370-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368066v1</w:t>
+                <w:t xml:space="preserve">hal-02622699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in expression of the HECT E3 ligase UPL3 modulates LEC2 levels, seed size, and crop yields in brassica napus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Trick</w:t>
+                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Ball</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (10), pp.2370-2385. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622699v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of FUSCA3 Expression During Seed Development in Arabidopsis</w:t>
               </w:r>
@@ -2971,775 +2971,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of MYB115, AAD2, or AAD3 in Arabidopsis thaliana seeds yields contrasting omega-7 contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Ettaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Manuel Adrián Troncoso-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Alexandra A. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0192156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+                <w:t xml:space="preserve">hal-02356207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed coats as an alternative molecular factory: thinking outside the box</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Francoz</w:t>
+                <w:t xml:space="preserve">Seeds as perfect factories for developing sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwyneth Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (3), pp.327-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00497-018-0345-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.201-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-018-0340-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627507v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEC1 (NF-YB9) directly interacts with LEC2 to control gene expression in seed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boulard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tranquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Lepiniec</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.03.005⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746034v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and epigenetic regulations and functions of the LAFL transcriptional regulators that control seed development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed coats as an alternative molecular factory: thinking outside the box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Francoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (3), pp.291-307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00497-018-0337-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.327-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-018-0345-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01969458v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of MYB115, AAD2, or AAD3 in Arabidopsis thaliana seeds yields contrasting omega-7 contents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Barthole</w:t>
+                <w:t xml:space="preserve">LEC1 (NF-YB9) directly interacts with LEC2 to control gene expression in seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192156⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1861 (5), pp.443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356207v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds as perfect factories for developing sustainable agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and epigenetic regulations and functions of the LAFL transcriptional regulators that control seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roscoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwyneth Ingram</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.-X Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (3), pp.201-202. </w:t>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.291-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00497-018-0340-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00497-018-0337-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349680v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the onset of somatic embryogenesis in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -3849,585 +3849,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental patterning of sub-epidermal cells in the outer integument of Arabidopsis seeds</w:t>
+                <w:t xml:space="preserve">Growth of the Arabidopsis sub-epidermal integument cell layers might require an endosperm signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (11), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1339000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628553v1</w:t>
+                <w:t xml:space="preserve">hal-02627557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental patterning of the sub-epidermal integument cell layer in Arabidopsis seeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">TRANSPARENT TESTA 16 and 15 act through different mechanisms to control proanthocyanidin accumulation in Arabidopsis testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jing Lu</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.146274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605168v1</w:t>
+                <w:t xml:space="preserve">hal-01536007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPARENT TESTA 16 and 15 act through different mechanisms to control proanthocyanidin accumulation in Arabidopsis testa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Developmental patterning of sub-epidermal cells in the outer integument of Arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (11), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536007v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the Arabidopsis sub-epidermal integument cell layers might require an endosperm signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental patterning of the sub-epidermal integument cell layer in Arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (8), </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144 (8), pp.1490-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1339000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.146274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627557v1</w:t>
+                <w:t xml:space="preserve">hal-01605168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and evolution of the interaction of the seed B3 transcription factors with NF-Y subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,973 +4494,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the organization and regulation of the fatty acid biosynthetic network in the model higher plant Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endosperm and nucellus develop antagonistically in arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Adrián Troncoso Ponce</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Longin-Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), pp.1343-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532525v1</w:t>
+                <w:t xml:space="preserve">hal-02638721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physcomitrella patens System for Transient Gene Expression Assays.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">TWS1, a novel small protein, regulates various aspects of seed and plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Vaisman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1482, pp.151-61. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (3), pp.1732-1745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6396-6_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389059v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms underpinning the transcriptional control of gene expression by L-AFL proteins in Arabidopsis seed.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional Activation of two Delta-9 Palmitoyl-ACP desaturase genes by MYB115 and MYB118 is critical for biosynthesis of omega-7 monounsaturated fatty acids in the endosperm of Arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Blanchet</w:t>
+                <w:t xml:space="preserve">Manuel Troncoso Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Barthole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00034⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.2666-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406124v1</w:t>
+                <w:t xml:space="preserve">hal-02636598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and modifying LAFL transcriptional regulatory network in seed for improving yield and quality of storage compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Baud</w:t>
+                <w:t xml:space="preserve">The Physcomitrella patens System for Transient Gene Expression Assays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Vaisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1482, pp.151-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6396-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.06.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04382665v1</w:t>
+                <w:t xml:space="preserve">hal-01389059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosperm and nucellus develop antagonistically in arabidopsis seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the organization and regulation of the fatty acid biosynthetic network in the model higher plant Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Adrián Troncoso Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marchive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00041⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638721v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWS1, a novel small protein, regulates various aspects of seed and plant development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms underpinning the transcriptional control of gene expression by L-AFL proteins in Arabidopsis seed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Guyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Miquel</w:t>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 172 (3), pp.1732-1745. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00915⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 171 (171), pp.1099-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604885v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Activation of two Delta-9 Palmitoyl-ACP desaturase genes by MYB115 and MYB118 is critical for biosynthesis of omega-7 monounsaturated fatty acids in the endosperm of Arabidopsis seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Troncoso Ponce</w:t>
+                <w:t xml:space="preserve">Deciphering and modifying LAFL transcriptional regulatory network in seed for improving yield and quality of storage compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Barthole</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Miquel</w:t>
+                <w:t xml:space="preserve">Daniel Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 250, pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the DNA-Binding Activities of the Arabidopsis R2R3-MYB Transcription Factor Family by One-Hybrid Experiments in Yeast</w:t>
               </w:r>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,77 +5697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional control of flavonoid biosynthesis by MYB–bHLH–WDR complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.176-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5813,90 +5813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYB118 Represses Endosperm Maturation in Seeds of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marchive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5947,51 +5947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights toward the transcriptional engineering of proanthocyanidin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6045,295 +6045,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating bioinformatic resources to predict transcription factors interacting with cis-sequences conserved in co-regulated genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Sebastian</w:t>
+                <w:t xml:space="preserve">Complexity and robustness of the flavonoid transcriptional regulatory network revealed by comprehensive analyses of MYB-bHLH-WDR complexes and their targets in Arabidopsis seed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenz Buelow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Huep</w:t>
+                <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-317⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (1), pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204055v1</w:t>
+                <w:t xml:space="preserve">hal-01168792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and robustness of the flavonoid transcriptional regulatory network revealed by comprehensive analyses of MYB-bHLH-WDR complexes and their targets in Arabidopsis seed.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bobet</w:t>
+                <w:t xml:space="preserve">Integrating bioinformatic resources to predict transcription factors interacting with cis-sequences conserved in co-regulated genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Buelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+                <w:t xml:space="preserve">Gunnar Huep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 202 (1), pp.132-144. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168792v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of fatty acid production in higher plants: Molecular bases and biotechnological outcomes</w:t>
               </w:r>
@@ -6345,77 +6345,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marchivey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztina Nikovicsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (10), pp.1332-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6461,51 +6461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialization of Oleosins in Oil Body Dynamics during Seed Development in Arabidopsis Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,295 +6589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of MYB-bHLH-WD40 regulatory complexes controlling proanthocyanidin biosynthesis in strawberry (Fragaria 9 ananassa) fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of flavonoid biosynthesis involves an unexpected complex transcriptional regulation of TT8 expression, in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan G. Schaart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Dubos</w:t>
+                <w:t xml:space="preserve">Erwana Harscoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Romeo de La Fuente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ric C.H. de Vos</w:t>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 197 (2), pp.454-467. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12017⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 198 (1), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191263v1</w:t>
+                <w:t xml:space="preserve">hal-00921359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of flavonoid biosynthesis involves an unexpected complex transcriptional regulation of TT8 expression, in Arabidopsis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Le Gourrierec</w:t>
+                <w:t xml:space="preserve">Identification and characterization of MYB-bHLH-WD40 regulatory complexes controlling proanthocyanidin biosynthesis in strawberry (Fragaria 9 ananassa) fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Schaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Romeo de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwana Harscoët</w:t>
+                <w:t xml:space="preserve">Adèle M.M.L. van Houwelingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Berger</w:t>
+                <w:t xml:space="preserve">Ric C.H. de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 198 (1), pp.59-70. </w:t>
+              <w:t xml:space="preserve">, 2013, 197 (2), pp.454-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921359v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t>
               </w:r>
@@ -6902,51 +6902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6991,480 +6991,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling lipid accumulation in cereal grains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolite profiling and quantitative genetics of natural variation for flavonoids in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Rogowsky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (10), pp.3749-3764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003444v1</w:t>
+                <w:t xml:space="preserve">hal-01000367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new system for fast and quantitative analysis of heterologous gene expression in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling lipid accumulation in cereal grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barthole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03936.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185, pp.33 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004263v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite profiling and quantitative genetics of natural variation for flavonoids in Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Marques</w:t>
+                <w:t xml:space="preserve">A new system for fast and quantitative analysis of heterologous gene expression in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t>
+                <w:t xml:space="preserve">Zolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (10), pp.3749-3764. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 193 (2), pp.504 - 512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03936.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000367v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WRINKLED Transcription Factors Orchestrate Tissue-Specific Regulation of Fatty Acid Biosynthesis in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7541,51 +7541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmid Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7701,51 +7701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7786,216 +7786,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB transcription factors in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+                <w:t xml:space="preserve">PII is induced by WRINKLED1 and fine-tunes fatty acid composition in seeds of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Stracke</w:t>
+                <w:t xml:space="preserve">Ana Belen Feria Bourrellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Grotewold</w:t>
+                <w:t xml:space="preserve">Marianne Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Weisshaar</w:t>
+                <w:t xml:space="preserve">Julie Dechorgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (10), pp.573-581. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (2), pp.291-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04332.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203945v1</w:t>
+                <w:t xml:space="preserve">hal-01203883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics-driven research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,564 +8005,576 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (6), pp.971-981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04095.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and developmental regulation of seed oil production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (3), pp.235-249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2010.01.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics‐driven research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MYB transcription factors in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Stracke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Grotewold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Weisshaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313x.2009.04095.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (10), pp.573-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263460v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOF1 encodes an arabidopsis protein involved in the control of rRNA expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwana Harscoet</w:t>
+                <w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics‐driven research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.971 - 981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313x.2009.04095.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203890v1</w:t>
+                <w:t xml:space="preserve">hal-05263460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PII is induced by WRINKLED1 and fine-tunes fatty acid composition in seeds of Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOF1 encodes an arabidopsis protein involved in the control of rRNA expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Azzopardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Berger</w:t>
+                <w:t xml:space="preserve">Erwana Harscoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dechorgnat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (2), pp.291-303. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (9), pp.e12829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04332.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203883v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of HSD1 in Seeds of Arabidopsis thaliana</w:t>
               </w:r>
@@ -8612,51 +8612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (8), pp.1463-1478. </w:t>
@@ -9102,485 +9102,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYBL2 is a new regulator of flavonoid biosynthesis in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoter DNA hypermethylation and gene repression in undifferentiated Arabidopsis cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Sabrina Le Gourrierec</w:t>
+                <w:t xml:space="preserve">Maria Berdasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Huep</w:t>
+                <w:t xml:space="preserve">Rubén Alcázar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lanet</w:t>
+                <w:t xml:space="preserve">María Victoria García-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Ballestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín F Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03564.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203970v1</w:t>
+                <w:t xml:space="preserve">hal-02661856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering gene regulatory networks that control seed development and maturation in Arabidopsis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Parcy</w:t>
+                <w:t xml:space="preserve">MYBL2 is a new regulator of flavonoid biosynthesis in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Caboche</w:t>
+                <w:t xml:space="preserve">Jose-Sabrina Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Huep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 54 (4), pp.608-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03461.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 55, pp.940-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03564.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297574v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter DNA hypermethylation and gene repression in undifferentiated Arabidopsis cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering gene regulatory networks that control seed development and maturation in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Victoria García-Ortiz</w:t>
+                <w:t xml:space="preserve">Monica Santos-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Ballestar</w:t>
+                <w:t xml:space="preserve">François Parcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín F Fernández</w:t>
+                <w:t xml:space="preserve">Michel Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3306. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (4), pp.608-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03461.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661856v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WRINKLED1 specifies the regulatory action of LEAFY COTYLEDON2 towards fatty acid metabolism during seed maturation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Santos Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwana E. Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9638,307 +9638,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of plastidial pyruvate kinases in seeds of Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">At5g50600 encodes a member of the short-chain dehydrogenase reductase superfamily with 11 β- and 17 β-hydroxy steroid dehydrogenase activities associated with &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; seed oil bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Wuilleme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie de Almeida</w:t>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Vuagnat</w:t>
+                <w:t xml:space="preserve">Athanastos Beopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03232.x⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661879v1</w:t>
+                <w:t xml:space="preserve">hal-02668841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At5g50600 encodes a member of the short-chain dehydrogenase reductase superfamily with 11 β- and 17 β-hydroxy steroid dehydrogenase activities associated with &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; seed oil bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Athanastos Beopoulos</w:t>
+                <w:t xml:space="preserve">Function of plastidial pyruvate kinases in seeds of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+                <w:t xml:space="preserve">Sylvie Wuilleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Andrée Hartmann</w:t>
+                <w:t xml:space="preserve">Aurélie de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Vuagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.013⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (3), pp.405-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03232.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668841v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At5g50600 encodes a member of the short-chain dehydrogenase reductase super family with 11beta-and 17beta-hydroxysteroid dehydrogenase activities associated with Arabidopsis Thaliana sed oil bodies</w:t>
               </w:r>
@@ -10243,51 +10243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cingoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54(18), pp.6603-6612</w:t>
@@ -10462,51 +10462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TT8 controls its own expression in a feedback regulation involving TTG1 and homologous MYB and bHLH factors, allowing a strong and cell-specific accumulation of flavonoids in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10592,64 +10592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10971,77 +10971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAFY COTYLEDON 2 activation is sufficient to trigger the accumulation of oil and seed specific mRNAs in Arabidopsis leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Santos-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11101,103 +11101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AtSUC5 sucrose transporter specifically expressed in the endosperm is involved in early seed development in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wuilleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (6), pp.824-836. </w:t>
@@ -11360,51 +11360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurke and pasticcino3 mutants affected in embryo development are impaired in acetyl-CoA carboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,1680 +11618,1680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctional acetyl-CoA carboxylase 1 is essential for very long chain fatty acid elongation and embryo development in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+                <w:t xml:space="preserve">From enzyme activity to plant biotechnology: 30 years of research on phosphoenolpyruvate carboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Wuillème</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.533-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00069-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676403v1</w:t>
+                <w:t xml:space="preserve">hal-02681866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From enzyme activity to plant biotechnology: 30 years of research on phosphoenolpyruvate carboxylase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifonctional acetyl-CoA carboxylase 1 is essential for very long chain fatty acid elongation and embryo development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wuillème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33, pp.75-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00069-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02681866v1</w:t>
+                <w:t xml:space="preserve">hal-02676403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null mutation of AtCUL1 causes arrest in early embryogenesis in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Hui Shen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aiwu Dong</w:t>
+                <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E02-02-0077⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (12), pp.1152-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679589v1</w:t>
+                <w:t xml:space="preserve">hal-02682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis PILZ group genes encode tubulin-folding cofactors orthologues required for cell division but not cell growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Pacher</w:t>
+                <w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (1), pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681159v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transparent TESTA16 locus encodes the Arabidopsis Bsister Mads domain protein and is required for proper development and pigmentation of the seed coat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.I. Jenkins</w:t>
+                <w:t xml:space="preserve">Null mutation of AtCUL1 causes arrest in early embryogenesis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Hui Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjo Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiwu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (6), pp.1916-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E02-02-0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682232v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated overview of seed development in Arabidopsis thaliana ecotype WS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis PILZ group genes encode tubulin-folding cofactors orthologues required for cell division but not cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Steinborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maulbetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Priester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.959-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.221702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681314v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellularisation in the endosperm of Arabidopsis thaliana is coupled to mitosis and shares multiple components with cytokinesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Chambrier</w:t>
+                <w:t xml:space="preserve">The transparent TESTA16 locus encodes the Arabidopsis Bsister Mads domain protein and is required for proper development and pigmentation of the seed coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.2463-2479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683476v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+                <w:t xml:space="preserve">An integrated overview of seed development in Arabidopsis thaliana ecotype WS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 30 (1), pp.94-97</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678939v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Cellularisation in the endosperm of Arabidopsis thaliana is coupled to mitosis and shares multiple components with cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lukovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Samson</w:t>
+                <w:t xml:space="preserve">H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 3 (12), pp.1152-1157. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 129, pp.5567-5576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682810v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Arabidopsis glucosidase I mutants reveal a critical role of N-glycan trimming in seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Gomord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 30 (3), 3 p</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (5), pp.1010-1019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670631v1</w:t>
+                <w:t xml:space="preserve">hal-02683628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis TT2 gene encodes an R2R3 MYB domain protein that acts as a key determinant for proanthocyanidin accumulation in developing seed</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Le-Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 13, pp.2099-2114</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30 (3), 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678911v1</w:t>
+                <w:t xml:space="preserve">hal-02670631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAFY COTYLEDON2 encodes a B3 domain transcription factor that induces embryo development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K.M. Yee</w:t>
+                <w:t xml:space="preserve">The Arabidopsis TT2 gene encodes an R2R3 MYB domain protein that acts as a key determinant for proanthocyanidin accumulation in developing seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13, pp.2099-2114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682498v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glucosidase I mutants reveal a critical role of N-glycan trimming in seed development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEAFY COTYLEDON2 encodes a B3 domain transcription factor that induces embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W. Kwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boisson</w:t>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Gomord</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+                <w:t xml:space="preserve">K.M. Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 98 (20), pp.11806-11811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.201413498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683628v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis AtPRP1 extensin-like gene is specifically expressed in endosperm during seed germination</w:t>
               </w:r>
@@ -13316,51 +13316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13428,51 +13428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13888,398 +13888,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of pea thioredoxin f expressed in Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic distribution and evolution of yellow fever viruses based on direct sequencing of genomic cDNA fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hodges</w:t>
+                <w:t xml:space="preserve">L. Dalgarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Miginiac-Maslow</w:t>
+                <w:t xml:space="preserve">V.T.Q. Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Decottignies</w:t>
+                <w:t xml:space="preserve">P.T. Monath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jacquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Stein</w:t>
+                <w:t xml:space="preserve">J.P. Digoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26, pp.225-234</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 75, pp.417-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707663v1</w:t>
+                <w:t xml:space="preserve">hal-02709204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoenolpyruvate carboxylase : structure, regulation and evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vidal</w:t>
+                <w:t xml:space="preserve">Purification and characterization of pea thioredoxin f expressed in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chollet</w:t>
+                <w:t xml:space="preserve">M. Miginiac-Maslow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gadal</w:t>
+                <w:t xml:space="preserve">P. Decottignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cretin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 99, pp.111-124</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26, pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709364v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distribution and evolution of yellow fever viruses based on direct sequencing of genomic cDNA fragments</w:t>
+                <w:t xml:space="preserve">Phosphoenolpyruvate carboxylase : structure, regulation and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Dalgarno</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.T.Q. Huong</w:t>
+                <w:t xml:space="preserve">R. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.T. Monath</w:t>
+                <w:t xml:space="preserve">P. Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Digoutte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 75, pp.417-423</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 99, pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709204v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete nucleotide sequence of a sorghum gene coding for the phosphoenolpyruvate carboxylase involved in C4 photosynthesis</w:t>
               </w:r>
@@ -14304,64 +14304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Keryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cretin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 19, pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14386,51 +14386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phosphoenolpyruvate carboxylase gene family of Sorghum: promoter structures, amino acid sequences and expression of genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14511,51 +14511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete cDNA sequence of sorghum phosphoenolpyruvase carboxylase involved in C4 photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Keryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15046,527 +15046,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCreative 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512197v1</w:t>
+                <w:t xml:space="preserve">hal-01524850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">BioCreative 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524850v1</w:t>
+                <w:t xml:space="preserve">hal-01512197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Arabidopsis mutants affected in seed development or germination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana T-DNA mutants affected in flavonoid biosynthetic pathway in the seed coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koornneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International conference on Arabidopsis research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765356v1</w:t>
+                <w:t xml:space="preserve">hal-02767226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana T-DNA mutants affected in flavonoid biosynthetic pathway in the seed coat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of Arabidopsis mutants affected in seed development or germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Koornneef</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International conference on Arabidopsis research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767226v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15584,64 +15584,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene networks regulating the development of endothelium cells in Arabidopsis seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15679,77 +15679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of flavonoid biosynthesis in Arabidopsis seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16276,315 +16276,315 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+                <w:t xml:space="preserve">B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Developmental Biology - Biotechnological Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-359, 2010, 978-3-642-02300-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02301-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203968v1</w:t>
+                <w:t xml:space="preserve">hal-05263499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Dubos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marion-Poll</w:t>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Developmental Biology - Biotechnological Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+                <w:t xml:space="preserve">Springer-verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 497 p., 2010, 978-3-642-02300-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02301-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263499v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed coat development and dormancy</w:t>
               </w:r>
@@ -17022,90 +17022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol 3-beta-Glucosyltransferase TRANSPARENT TESTA15 Controls Seed Development and Flavanol Accumulation through its Role in Vacuole Biogenesis and Maintenance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17131,103 +17131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in expression of the HECT E3 ligase UPL3 modulates LEC2 levels, gene expression, seed size and crop yields in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Miller</w:t>
+                <w:t xml:space="preserve">Martin Trick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17245,309 +17245,427 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
+                <w:t xml:space="preserve">L’évaluation des variétés végétales face aux grands défis contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire,</w:t>
+                <w:t xml:space="preserve">Virginie Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Briand</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
+              <w:t xml:space="preserve">Avis n°4, Comité des enjeux sociétaux du SEMAE. 2025, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563188v1</w:t>
+                <w:t xml:space="preserve">hal-05567254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bittoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chiocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId565"/>
+      <w:footerReference w:type="default" r:id="rId571"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17615,51 +17733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F1B9FE3"/>
+    <w:nsid w:val="3351A066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17846,51 +17964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-lepiniec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5845-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084326727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5808-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-M&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H Foyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14243711" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Auge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentewab Ayalew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureshkumar Balasubramanian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04563-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alberghini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114944" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Miray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2021.101138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thueux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14759" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110471" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajin Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Fedosejevs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20014-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Francoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0345-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso-Ponce" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192156" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0340-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4391-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188148" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine de Vos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx151" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1339000" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso Ponce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.05.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604885v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00915" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Troncoso Ponce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Barthole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tremblais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00612" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2014.12.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X78D5FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28736" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Buelow" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Huep" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-317" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12620" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchivey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovicsy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRB87F01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Schaart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Romeo de La Fuente" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le M.M.L. van Houwelingen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C.H. de Vos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12142" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stracke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Weisshaar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G0CNPV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2010.01.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4BNVPW8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203883v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Feria Bourrellier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechorgnat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04332.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luceri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Toti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Castagnini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.10.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZPXH2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203970v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Sabrina Le Gourrierec" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03564.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661856v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berdasco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alc&#225;zar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003306" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanastos Beopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZDF0XKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130662v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canonge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hartmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669059v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.11.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFM53PST-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097837v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aouak" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cingoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Routaboul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669181v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0197-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B390EBE22D3A6D74C9813B59D997A0B175CF3961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669092v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02733.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666587v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denya Aouak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cing&#246;z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061043n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG2QH1L1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660259v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Tamura" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yoshida" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Tanaka" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Sasaki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Bando" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078925v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02496.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683033v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682755v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400124" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676403v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681866v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00069-X" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRJQXFG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Shen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjo Hellmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwu Dong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-02-0077" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681159v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinborn" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maulbetsch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priester" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trautmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacher" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221702" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683476v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Sorensen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mayer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lukovitz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambrier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00152" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682498v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Stone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Kwong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Yee" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.201413498" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696132v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Routaboul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benning" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712803v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.G. Duff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Andreo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacquit" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarath" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708030v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babiychuk" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kushnir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707663v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodges" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decottignies" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709364v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chollet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709204v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalgarno" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.Q. Huong" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Monath" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Digoutte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509155v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508915v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chabout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203973v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn167" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790105v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-lepiniec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5845-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084326727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5808-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-M&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H Foyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14243711" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Auge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentewab Ayalew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureshkumar Balasubramanian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04563-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alberghini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Miray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2021.101138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajin Ye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Fedosejevs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20014-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thueux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso-Ponce" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192156" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0340-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Francoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0345-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4391-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1339000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine de Vos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx151" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00915" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Troncoso Ponce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Barthole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tremblais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00612" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso Ponce" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.05.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2014.12.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X78D5FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28736" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12620" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Buelow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Huep" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchivey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovicsy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRB87F01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12142" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Schaart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Romeo de La Fuente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le M.M.L. van Houwelingen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C.H. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Feria Bourrellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechorgnat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04332.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2010.01.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4BNVPW8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stracke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Weisshaar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G0CNPV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luceri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Toti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Castagnini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.10.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZPXH2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661856v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berdasco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alc&#225;zar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003306" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Sabrina Le Gourrierec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03564.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668841v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanastos Beopoulos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZDF0XKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130662v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canonge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hartmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669059v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.11.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFM53PST-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097837v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aouak" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cingoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Routaboul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669181v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0197-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B390EBE22D3A6D74C9813B59D997A0B175CF3961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669092v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02733.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666587v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denya Aouak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cing&#246;z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061043n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG2QH1L1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660259v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Tamura" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yoshida" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Tanaka" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Sasaki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Bando" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078925v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02496.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683033v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682755v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400124" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681866v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00069-X" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRJQXFG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676403v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679589v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Shen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjo Hellmann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwu Dong" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-02-0077" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681159v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinborn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maulbetsch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priester" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trautmann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221702" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681314v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683476v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Sorensen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mayer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lukovitz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambrier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00152" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682498v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Stone" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Kwong" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Yee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.201413498" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696132v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Routaboul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benning" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712803v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.G. Duff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Andreo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacquit" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarath" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708030v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babiychuk" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kushnir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709204v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalgarno" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.Q. Huong" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Monath" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Digoutte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707663v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodges" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decottignies" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709364v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chollet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509155v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508915v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chabout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203973v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn167" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790105v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567254v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>