--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,17678 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17626 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Lepiniec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5845-3323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084326727</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=v5xXwzYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-5808-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis research in 2030: Translating the computable plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Brady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentewab Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sureshkumar Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (5), pp.e70047. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.70047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolome and transcriptome atlas of developing Arabidopsis thaliana seed under warm temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (306), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04563-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐omic analyses unveil contrasting composition and spatial distribution of specialized metabolites in seeds of &amp;lt;i&amp;gt;Camelina sativa&amp;lt;/i&amp;gt; and other Brassicaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klewko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (3), pp.e17231. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Morot-Gaudry (1943–2024): A Life Devoted to Plant Science, Leadership, and Humanity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrario-Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine H Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Photosynthesis, Nitrogen and Elevated CO2 in the Atmosphere, 14 (24), pp.3711. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants14243711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of the LEAFY COTYLEDON 2 activation domains reveals its conserved dual mode of action in flowering plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Edoura-Gaena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Burguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 123 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.70380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolite modifications in Brassicaceae seeds and plants: diversity, functions and related enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rajjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.834-859. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NP00043E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in molecular genetics and omics-driven research in seed biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.61 - 110. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelina [Camelina sativa (L.) Crantz] seeds as a multi-purpose feedstock for bio-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Alberghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.114944. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant monounsaturated fatty acids: diversity, biosynthesis, functions and uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Miray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.101138. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2021.101138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seed Development Factors TT2 and MYB5 Regulate Heat Stress Response in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Brisou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje van Der Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Molecular Control of Somatic Embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.1467. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10071467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking of acetyl-CoA carboxylase to the plastid envelope membrane attenuates fatty acid production in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajin Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Nikovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric T Fedosejevs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AtMYB92 enhances fatty acid synthesis and suberin deposition in leaves of Nicotiana benthamiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (2), pp.660-676. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Baginsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Activation of Partially Redundant Δ9 Stearoyl-ACP Desaturase Genes Is Critical for Omega-9 Monounsaturated Fatty Acid Biosynthesis During Seed Development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Ettaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (11), pp.3613-3637. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.20.00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRANSPARENT TESTA Transcriptional Module Regulates Endothelium Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pateyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized phenolic compounds in seeds: structures, functions, and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.110471. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in expression of the HECT E3 ligase UPL3 modulates LEC2 levels, seed size, and crop yields in brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (10), pp.2370-2385. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.18.00577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of FUSCA3 Expression During Seed Development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas James Roscoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vaissayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Paszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (2), pp.476-487. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcy224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds as perfect factories for developing sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen North</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.201-202. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00497-018-0340-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of MYB115, AAD2, or AAD3 in Arabidopsis thaliana seeds yields contrasting omega-7 contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Ettaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adrián Troncoso-Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0192156. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed coats as an alternative molecular factory: thinking outside the box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.327-342. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00497-018-0345-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC1 (NF-YB9) directly interacts with LEC2 to control gene expression in seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1861 (5), pp.443-450. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaori Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néro Borrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Yansouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.10. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and epigenetic regulations and functions of the LAFL transcriptional regulators that control seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roscoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-X Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.291-307. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00497-018-0337-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental patterning of sub-epidermal cells in the outer integument of Arabidopsis seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the Arabidopsis sub-epidermal integument cell layers might require an endosperm signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592324.2017.1339000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSPARENT TESTA 16 and 15 act through different mechanisms to control proanthocyanidin accumulation in Arabidopsis testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délphine de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (11), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental patterning of the sub-epidermal integument cell layer in Arabidopsis seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144 (8), pp.1490-1497. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.146274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the onset of somatic embryogenesis in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fiume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.998. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and evolution of the interaction of the seed B3 transcription factors with NF-Y subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1860 (10), pp.1069-1078. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWS1, a novel small protein, regulates various aspects of seed and plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1732-1745. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Activation of two Delta-9 Palmitoyl-ACP desaturase genes by MYB115 and MYB118 is critical for biosynthesis of omega-7 monounsaturated fatty acids in the endosperm of Arabidopsis seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Troncoso Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Tremblais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.2666-2682. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosperm and nucellus develop antagonistically in arabidopsis seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin-Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (6), pp.1343-1360. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physcomitrella patens System for Transient Gene Expression Assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vaisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1482, pp.151-61. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6396-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the organization and regulation of the fatty acid biosynthetic network in the model higher plant Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adrián Troncoso Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Nikovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Marchive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.3-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms underpinning the transcriptional control of gene expression by L-AFL proteins in Arabidopsis seed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (171), pp.1099-1112. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering and modifying LAFL transcriptional regulatory network in seed for improving yield and quality of storage compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 250, pp.198-204. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromodomain, Helicase and DNA-binding CHD1 protein, CHR5, are involved in establishing active chromatin state of seed maturation genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao-Xiu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (6), pp.811 - 820. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the DNA-Binding Activities of the Arabidopsis R2R3-MYB Transcription Factor Family by One-Hybrid Experiments in Yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0141044. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional control of flavonoid biosynthesis by MYB–bHLH–WDR complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.176-185. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights toward the transcriptional engineering of proanthocyanidin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.28736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYB118 Represses Endosperm Maturation in Seeds of Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Marchive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (9), pp.3519 - 3537. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.114.130021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and robustness of the flavonoid transcriptional regulatory network revealed by comprehensive analyses of MYB-bHLH-WDR complexes and their targets in Arabidopsis seed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (1), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating bioinformatic resources to predict transcription factors interacting with cis-sequences conserved in co-regulated genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Buelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Huep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of fatty acid production in higher plants: Molecular bases and biotechnological outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Marchivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Nikovicsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (10), pp.1332-1343. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201400027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization of Oleosins in Oil Body Dynamics during Seed Development in Arabidopsis Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164 (4), pp.1866-1878. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.233262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of flavonoid biosynthesis involves an unexpected complex transcriptional regulation of TT8 expression, in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of MYB-bHLH-WD40 regulatory complexes controlling proanthocyanidin biosynthesis in strawberry (Fragaria 9 ananassa) fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G. Schaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Romeo de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle M.M.L. van Houwelingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ric C.H. de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.454-467. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite profiling and quantitative genetics of natural variation for flavonoids in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (10), pp.3749-3764. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling lipid accumulation in cereal grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new system for fast and quantitative analysis of heterologous gene expression in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 193 (2), pp.504 - 512. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03936.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Larre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (2), pp.739-755. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/err298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cubillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Yansouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmid Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Elftieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRINKLED Transcription Factors Orchestrate Tissue-Specific Regulation of Fatty Acid Biosynthesis in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Scagnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (12), pp.5007-5023. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.106120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of Arabidopsis LEAFY COTYLEDON2 involves RLE,a cis-element that regulates Trimethylation of Histone H3 at Lysine-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (11), pp.4065-4078. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.111.087866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PII is induced by WRINKLED1 and fine-tunes fatty acid composition in seeds of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Feria Bourrellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dechorgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.291-303. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04332.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and developmental regulation of seed oil production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.235-249. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen North</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.971-981. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYB transcription factors in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Stracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Grotewold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Weisshaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (10), pp.573-581. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOF1 encodes an arabidopsis protein involved in the control of rRNA expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Palauqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (9), pp.e12829. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0012829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics‐driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen North</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.971 - 981. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313x.2009.04095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of HSD1 in Seeds of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Reinhard Dichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (8), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcp092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathilde Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.601 - 617. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathilde Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (4), pp.601-617. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and colon DNA oxidative damage and gene expression profiles of rats fed Arabidopsis thaliana mutant seeds containing contrasted flavonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Luceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Castagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.1313-1220. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter DNA hypermethylation and gene repression in undifferentiated Arabidopsis cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Berdasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Alcázar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín F Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (10), pp.e3306. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering gene regulatory networks that control seed development and maturation in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Santos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (4), pp.608-20. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03461.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYBL2 is a new regulator of flavonoid biosynthesis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Sabrina Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Huep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.940-953. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03564.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At5g50600 encodes a member of the short-chain dehydrogenase reductase super family with 11beta-and 17beta-hydroxysteroid dehydrogenase activities associated with Arabidopsis Thaliana sed oil bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89, pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRINKLED1 specifies the regulatory action of LEAFY COTYLEDON2 towards fatty acid metabolism during seed maturation in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Santos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (5), pp.825-838. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03092.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of plastidial pyruvate kinases in seeds of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuilleme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Vuagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (3), pp.405-419. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03232.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At5g50600 encodes a member of the short-chain dehydrogenase reductase superfamily with 11 β- and 17 β-hydroxy steroid dehydrogenase activities associated with &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; seed oil bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanastos Beopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (2), pp.222-229. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid oxidation in plants: from biochemical properties to physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2006.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid diversity and biosynthesis in seed of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 224 (1), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-005-0197-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT8 controls its own expression in a feedback regulation involving TTG1 and homologous MYB and bHLH factors, allowing a strong and cell-specific accumulation of flavonoids in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.768-779. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02733.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of the major flavonoid glycosides from Arabidopsis thaliana seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54(18), pp.6603-6612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and biochemistry of seed flavonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.405-430. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev.arplant.57.032905.105252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of the major flavonoid glycosides from Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denya Aouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Cingöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (18), pp.6603-6612. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061043n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of high temperature-resistant germination mutants of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuta Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Bando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (8), pp.1081-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAFY COTYLEDON 2 activation is sufficient to trigger the accumulation of oil and seed specific mRNAs in Arabidopsis leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Santos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 579 (21), pp.4666-4670. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2005.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AtSUC5 sucrose transporter specifically expressed in the endosperm is involved in early seed development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuilleme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Kronenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (6), pp.824-836. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02496.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSPARENT TESTA10 encodes a laccase-like enzyme involved in oxidative polymerization of flavonoids in Arabidopsis seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (11), pp.2966-2980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurke and pasticcino3 mutants affected in embryo development are impaired in acetyl-CoA carboxylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.515-520. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.embor.7400124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT2, TT8 and TTG1 synergistically specify the expression of BANYULS and proanthocyanidin biosynthesis in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weisshaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (3), pp.366-380. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02138.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From enzyme activity to plant biotechnology: 30 years of research on phosphoenolpyruvate carboxylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.533-539. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00069-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctional acetyl-CoA carboxylase 1 is essential for very long chain fatty acid elongation and embryo development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Kronenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1), pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (12), pp.1152-1157. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null mutation of AtCUL1 causes arrest in early embryogenesis in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanjo Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiwu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6), pp.1916-1928. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E02-02-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis PILZ group genes encode tubulin-folding cofactors orthologues required for cell division but not cell growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maulbetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16, pp.959-971. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gad.221702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transparent TESTA16 locus encodes the Arabidopsis Bsister Mads domain protein and is required for proper development and pigmentation of the seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.2463-2479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated overview of seed development in Arabidopsis thaliana ecotype WS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularisation in the endosperm of Arabidopsis thaliana is coupled to mitosis and shares multiple components with cytokinesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lukovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 129, pp.5567-5576. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.00152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis glucosidase I mutants reveal a critical role of N-glycan trimming in seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Gomord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (5), pp.1010-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le-Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30 (3), 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis TT2 gene encodes an R2R3 MYB domain protein that acts as a key determinant for proanthocyanidin accumulation in developing seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.2099-2114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAFY COTYLEDON2 encodes a B3 domain transcription factor that induces embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.W. Kwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (20), pp.11806-11811. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.201413498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis AtPRP1 extensin-like gene is specifically expressed in endosperm during seed germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TT8 gene encodes a basic helix-loop-helix domain protein required for expression of DFR and BAN genes in Arabidopsis siliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.1863-1878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TAG1 locus of Arabidopsis encodes for a diacylglycerol acyltransferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Routaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bechtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (11), pp.831-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of the non-phosphorylated, in vitro phosphorylated, and phosphorylation-site-mutant (Asp8)forms of intact recombinant C4 phosphoenolpyruvate carboxylase from sorghum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M.G. Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Andreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 228, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Arabidopsis thaliana cDNA homologue to animal poly(ADP-ribose) polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babiychuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Inzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 364, pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution and evolution of yellow fever viruses based on direct sequencing of genomic cDNA fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dalgarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T.Q. Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Monath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Digoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 75, pp.417-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of pea thioredoxin f expressed in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hodges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miginiac-Maslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Decottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26, pp.225-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoenolpyruvate carboxylase : structure, regulation and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nucleotide sequence of a sorghum gene coding for the phosphoenolpyruvate carboxylase involved in C4 photosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19, pp.339-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phosphoenolpyruvate carboxylase gene family of Sorghum: promoter structures, amino acid sequences and expression of genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 99, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete cDNA sequence of sorghum phosphoenolpyruvase carboxylase involved in C4 photosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18 (3), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Task SeeDev : Extraction de régulations impliquées dans le développement de la graine d’Arabidopsis thaliana à partir de publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialekti Valsamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialekti Valsamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNLP Shared Task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialekti Valsamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialekti Valsamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialekti Valsamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orsay, France. pp.14 slides, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Arabidopsis thaliana T-DNA mutants affected in flavonoid biosynthetic pathway in the seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bechtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koornneef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Arabidopsis mutants affected in seed development or germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bechtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene networks regulating the development of endothelium cells in Arabidopsis seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Sciences for the Future, SPS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of flavonoid biosynthesis in Arabidopsis seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délphine de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Chabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Sciences for the Future, SPS symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancer and gene-trapping in Arabidopsis thaliana, as tool to identify molecular markers of seed germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vroemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites in seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rajjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawen Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petriacq, P (Petriacq, P) ; Bouchereau, A (Bouchereau, A)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Botanical Research, 978-0-12-821688-0. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2020.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Efficient Cloning of Cis-Regulatory Sequences for High-Throughput Yeast One-Hybrid Analyses of Transcription Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Synthetic Promoters: Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Protocols, Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 978-1-4939-6394-2. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6396-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Developmental Biology - Biotechnological Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-359, 2010, 978-3-642-02300-2. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02301-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Developmental Biology - Biotechnological Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 497 p., 2010, 978-3-642-02300-2. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02301-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed coat development and dormancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routaboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed development, dormancy and germination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 392 p., 2007, Annual Plant Reviews, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcn167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Regulatory Network of Plant Seed Development (SeeDev) Task at the BioNLP Shared Task 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialekti Valsamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W16-3001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Guidelines BIONLP-ST 2016 SeeDev task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialekti Valsamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterol 3-beta-Glucosyltransferase TRANSPARENT TESTA15 Controls Seed Development and Flavanol Accumulation through its Role in Vacuole Biogenesis and Maintenance in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Akary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in expression of the HECT E3 ligase UPL3 modulates LEC2 levels, gene expression, seed size and crop yields in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des variétés végétales face aux grands défis contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avis n°4, Comité des enjeux sociétaux du SEMAE. 2025, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chiocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId572"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17733,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3351A066"/>
+    <w:nsid w:val="3C52BC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17964,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-lepiniec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5845-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084326727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5808-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-M&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H Foyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14243711" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Auge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentewab Ayalew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureshkumar Balasubramanian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04563-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alberghini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Miray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2021.101138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajin Ye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Fedosejevs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20014-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thueux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso-Ponce" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192156" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0340-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Francoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0345-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4391-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1339000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine de Vos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx151" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00915" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Troncoso Ponce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Barthole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tremblais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00612" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso Ponce" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.05.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2014.12.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X78D5FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28736" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12620" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Buelow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Huep" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchivey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovicsy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRB87F01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12142" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Schaart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Romeo de La Fuente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le M.M.L. van Houwelingen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C.H. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Feria Bourrellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechorgnat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04332.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2010.01.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4BNVPW8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stracke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Weisshaar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G0CNPV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luceri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Toti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Castagnini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.10.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZPXH2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661856v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berdasco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alc&#225;zar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003306" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Sabrina Le Gourrierec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03564.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668841v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanastos Beopoulos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZDF0XKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130662v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canonge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hartmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669059v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.11.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFM53PST-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097837v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aouak" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cingoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Routaboul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669181v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0197-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B390EBE22D3A6D74C9813B59D997A0B175CF3961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669092v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02733.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666587v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denya Aouak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cing&#246;z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061043n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG2QH1L1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660259v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Tamura" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yoshida" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Tanaka" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Sasaki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Bando" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078925v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02496.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683033v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682755v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400124" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681866v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00069-X" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRJQXFG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676403v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679589v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Shen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjo Hellmann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwu Dong" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-02-0077" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681159v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinborn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maulbetsch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priester" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trautmann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221702" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681314v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683476v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Sorensen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mayer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lukovitz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambrier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00152" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682498v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Stone" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Kwong" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Yee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.201413498" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696132v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Routaboul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benning" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712803v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.G. Duff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Andreo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacquit" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarath" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708030v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babiychuk" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kushnir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709204v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalgarno" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.Q. Huong" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Monath" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Digoutte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707663v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodges" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decottignies" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709364v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chollet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509155v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508915v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chabout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203973v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn167" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790105v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567254v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-lepiniec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5845-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084326727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=v5xXwzYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5808-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Auge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentewab Ayalew" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureshkumar Balasubramanian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hamann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04563-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-M&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H Foyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14243711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alberghini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Miray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2021.101138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajin Ye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Fedosejevs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20014-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thueux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14759" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110471" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0340-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso-Ponce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192156" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Francoz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0345-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1339000" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine de Vos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4391-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00915" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Troncoso Ponce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Barthole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tremblais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00612" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adri&#225;n Troncoso Ponce" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.05.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2014.12.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X78D5FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28736" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168792v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12620" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Buelow" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Huep" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-317" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchivey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovicsy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRB87F01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12142" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191263v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Schaart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Romeo de La Fuente" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le M.M.L. van Houwelingen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C.H. de Vos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Feria Bourrellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechorgnat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04332.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2010.01.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4BNVPW8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203945v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stracke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Weisshaar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G0CNPV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luceri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Toti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Castagnini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.10.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZPXH2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661856v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berdasco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alc&#225;zar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003306" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203970v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Sabrina Le Gourrierec" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03564.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130662v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canonge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hartmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668841v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanastos Beopoulos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.013" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZDF0XKP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669059v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.11.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFM53PST-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669181v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0197-5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B390EBE22D3A6D74C9813B59D997A0B175CF3961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02733.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aouak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cingoz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Routaboul" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666587v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denya Aouak" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cing&#246;z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061043n" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG2QH1L1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660259v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Tamura" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yoshida" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Tanaka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Sasaki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Bando" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078925v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02496.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683033v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682755v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400124" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681866v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00069-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRJQXFG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679589v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Shen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjo Hellmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwu Dong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-02-0077" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681159v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinborn" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maulbetsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priester" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trautmann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.221702" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681314v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683476v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Sorensen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mayer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lukovitz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00152" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682498v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Stone" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Kwong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Yee" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.201413498" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696132v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Routaboul" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benning" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712803v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.G. Duff" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Andreo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacquit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarath" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708030v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babiychuk" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kushnir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709204v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalgarno" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.Q. Huong" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Monath" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Digoutte" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707663v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodges" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decottignies" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709364v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chollet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509155v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508915v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chabout" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203973v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn167" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790105v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567254v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>