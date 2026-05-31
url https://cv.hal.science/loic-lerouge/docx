--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -476,741 +476,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04679006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La numérisation du travail : enjeux juridiques et sociaux en santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Lerouge. L'Harmattan, 278 p., 2021, Coll. psycho-logiques, 978-2-343-23346-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revue Education, Santé, Sociétés, Vol. 7, No. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bergugnat</w:t>
+                <w:t xml:space="preserve">halshs-03261947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites entreprises face aux risques psychosociaux au travail. Quelles spécificités, quelles actions, quel droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc LEROUGE. Octarès, 197 p., 2021, 978-2-36630-1090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du personnel à l’épreuve de la santé au travail. Bilan pour les CHSCT et perspectives pour les CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 273 p., 2019, 978-2-343-17775-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Loïc Lerouge. L'Harmattan, 278 p., 2021, Coll. psycho-logiques, 978-2-343-23346-8</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral au travail en jurisprudence comparée : entre problématique de santé et droit de la discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorentino Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Loïc LEROUGE. Octarès, 197 p., 2021, 978-2-36630-1090</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01814061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la santé et de la sécurité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Johann Petit</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychosocial Risks in Labour and Social Security Law: a Comparative Legal Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lerouge Loïc. Springer, pp.407, 2017, 978-3-319-63063-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01611640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du risque en Afrique, terrains et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dugué</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 273 p., 2019, 978-2-343-17775-5</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Grenier-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala; MSHA, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres face aux TIC : enjeux et risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Felio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cindy Felio, Loïc Lerouge. L'Harmattan, 291 p., 2015, 978-2-343-06692-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01231024v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01668128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire des risques psychosociaux au travail</w:t>
               </w:r>
@@ -1669,8159 +1669,8159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’infusion d’une norme internationale en droit du travail : l’exemple de la Convention 190 de l’OIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Printemps 2026 (453), p. 47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05549905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la santé au travail en formation professionnelle initiale : évaluer les effets d’un dispositif expérimental auprès des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15lmh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la (re)définition juridique de l’espace de travail ou du milieu de travail pur une meilleure application du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, p. 64-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05457289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santé et sécurité au travail : repenser le cadre de recherche et d'action au prisme de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3, pp.198-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05558665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration du harcèlement moral institutionnel au travail. &amp;quot;À situation exceptionnelle, décision exceptionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.370-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05029852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Return to work and employment: Also a question of mental health. A study through the prism of French labor law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.23-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1121394ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05374012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Swedish Work Environment Authority : entre &amp;quot;commandement et contrôle&amp;quot; en matière de droit de la santé et de la sécurité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.58-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04923337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Work-related suicide: an international social justice perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bittle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Law and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10611-025-10237-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05359335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concepts of ‘mental health in the workplace’ and ‘psychosocial risks’: A clarification from a legal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European labour law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20319525251336018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05053428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du droit de l’Union européenne en droit interne de la santé au travail : regard prospectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Avril-Mai-Juin (920-921-922)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05483067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Policy Index (NPI) for worker mental health and its relationship with enterprise psychosocial safety climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Dollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Leka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.106428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2024.106428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04413944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques en matière de santé au travail en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Juillet-août 2024, p. 282-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04652532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Recognition of ‘Psychiatric Disorder Caused by Asbestos Exposure’ to the Mobilisation of Dignity in Labour Law: A Comparison of France and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/indlaw/dwae013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04589796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental Health, and Psychosocial Risks: French and International Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Labor Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention de la violence et du harcèlement au travail : nouveaux enjeux au regard de la Convention OIT n° 190</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04826620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint ICOH-WOPS &amp; APA-PFAW global roundtable perspectives: exploring national policy approaches for psychological health at work through the ‘National Policy Index’ lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Dollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Leka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (5), pp.2024-0092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2486/indhealth.2024-0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04678962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de La santé au travail dans la fonction publique hospitalière et qualité des soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2471/BLT.19.020919)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04747572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Understanding managers' mental health: the cornerstone for better organizational performance and workers' health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dextras-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France St-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1468825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1468825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04824915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">프랑스 노동법 내 연결차단권 : 배경 및 현황</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Labor Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03967988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bullying and Harassment at Work in Japanese and French Labor Law, and the Possible Impact of ILO Convention 190</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Kasagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of work health and safety regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons learned from the COVID-19 pandemic—what Occupational Safety and Health can bring to Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lode Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogindra Samant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Noone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41271-023-00394-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La malattia progressiva cronica sul lavoro nel diritto sociale francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diritto delle relazioni industriali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), p. 299-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral au travail à la lumière des lois sur l'égalité entre femme et homme et les violences sexuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Trujillo Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Droits d'ici / Droits d'ailleurs, 2023 (4), pp.287-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04080285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique des outils de prévention du harcèlement moral au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30-34, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03757908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to the study on the ‘right to disconnect’ from work. Are France and Spain examples for other countries and EU law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Trujillo Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European labour law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20319525221105102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03697415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ratification de la convention OIT n° 190 sur la violence et le harcèlement au travail : formalité ou opportunité pour le système français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.54-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ley del 2 de agosto de 2021 para reforzar la prevención en materia de salud laboral en Francia: la tentación del cambio de paradigma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Trabajo y Seguridad Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 466, pp.183-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des risques psychosociaux et des violences au travail dans la Loi sur la santé et la sécurité au travail au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.262-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail : une question d’éducation et de formation ?, Introduction du Dossier thématique, Revue Éducation, Santé, Sociétés, Vol. 7, No. 2, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barbier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03261957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discussions and policies on protecting workers’ mental health within France and the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KLI Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.22-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03413547v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcing Privacy Protection in the Workplace Through the Use of OSH (Occupational, Safety and Health) Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sychenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Católica Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, V (2), p. 45-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit étatique et processus de normalisation : quelles relations possibles en santé et sécurité au travail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La pluralité de normativités en matière de sécurité et de santé du travail, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03463602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El teletrabajo en un mundo de digitalización del trabajo en Francia: la ley y el diálogo social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Trabajo y Seguridad Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 461-462, p. 53-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03335561v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des risques psychosociaux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03375065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.6 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdctss.2107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03467349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement France Télécom : contribution à l'étude de la démonstration juridique fondant l’incrimination pénale de &amp;quot;harcèlement moral institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le jugement France Télécom : un tournant juridique historique ?, 46, pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trav.046.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03413537v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la promotion prend le pas sur la prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, p. 226-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03300677v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bloch, Naoki Kanayama, Ayano Kanezuka et Isabelle Giraudou (dir.), Droit japonais des affaires, chapitre 6 « Droit du travail au Japon », Larcier, 2019, 380 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques psychosociaux et qualité de vie au travail : une articulation au prisme du droit et d’une approche éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bien-être au travail : Concepts, méthodes et pluridisciplinarité, 4, pp.73-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02876005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El derecho a la salud: ¿Un derecho fundamental también en el lugar de trabajo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Jurídicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20/2020, p. 223-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03066396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du processus législatif autour du « Power Harassment » au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accord-cadre des partenaires sociaux européens sur le numérique : quel encadrement pour la protection de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1927, p. 5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maladies professionnelles cent ans après : reconnaissance et indemnisation, des défis toujours actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03038633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desconexión digital del trabajo: reflexiones sobre los retos jurídicos en derecho laboral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista General de Derecho del Trabajo y de la Seguridad Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02169307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement sexuel au travail et droit comparé : comparaison des approches juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02064572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification juridique du harcèlement moral en France. Étude empirique des arrêts des cours d’appel de la région Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 27 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15lmh⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21-1, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.6348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’infusion d’une norme internationale en droit du travail : l’exemple de la Convention 190 de l’OIT</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral et fonction publique territoriale : où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.177-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02169308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions juridiques autour du rapport &amp;quot;Santé au travail : vers un système simplifié pour une prévention renforcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.151-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement au travail dans la jurisprudence française : délimitation du périmètre et débat sur la responsabilité de l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/2, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01814056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El reconocimiento del “burn-out” como enfermedad profesional Contribución al debate jurídico del sistema francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de derecho laboral y seguridad social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale est une composante de la santé&amp;quot;. Considérations juridiques sur les liens indissociables entre travail et santé mentale, sur l’intrication des obligations de sécurité et de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychosocial risks at work and government's strategies for prevention in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Labor Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (12), pp.18-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;personne de confiance&amp;quot; pour favoriser le dialogue sur le travail et la santé-sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Printemps 2026 (453), p. 47-49</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.534-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle protecteur du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frais d'expertise sont à la charge de l'employeur. Toutefois...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1, p. 64-70</w:t>
+              <w:t xml:space="preserve">, 2016, pp.928-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apport du droit de l’Union européenne en droit interne de la santé au travail : regard prospectif</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention des risques psychosociaux dans la fonction publique hospitalière : quels dispositifs mobilisables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02/2016, pp.98-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée et sens de la ratification par la France de la convention de l'OIT n° 187 relative au cadre promotionnel pour la sécurité et la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.454-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture conventionnelle du contrat de travail à durée indéterminée : quelle protection pour le salarié en situation de vulnérabilité psychologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 406-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail, risques psychosociaux et petites entreprises en droit du travail. Enseignements d'une comparaison France, Belgique, Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.705-714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01234418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvegarder et renforcer le CHSCT : un enjeu majeur de santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation de la directive-cadre du 12 juin 1989 et prévention des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suppléments Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1655, pp.76-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative de suicide et accidents de service : un assouplissement de la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05, pp.945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de la recherche sur le suicide au travail en France : une perspective juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.11-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poder de dirección y organización del empresario y riesgos psicosociales en el trabajo en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relaciones laborales y derecho del empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (4), pp.2-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;risques psychosociaux en droit&amp;quot; : retour sur un terme controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.152-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bullying in French Labour Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Labor Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (9), pp.30-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du travail et RPS : la santé avant tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des professionnels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Law of Workplace Harassment of the United States, France, and the European Union: Comparative Analysis After the Adoption of France's New Sexual Harassment Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Labor Law and Policy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (1), pp.93-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail * Faute inexcusable * Stress * Infarctus * Données médicales * Employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REGARDS : Les risques psychosociaux au travail à la loupe du droit social japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers éléments de bilan du colloque COMPARISK2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers des RPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux au travail à la loupe du droit social japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.723-731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différences de traitement juridique du harcèlement moral dans le secteur privé et la fonction publique : des rapprochements possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 05, pp.483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement : nouvelles dispositions issues de la loi du 6 août 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.944-945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il rischio psico-sociale, un'analisi giuridica comparata tra il Nord e il Sud dell'Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lavoro e diritto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (2), pp.233-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différences de traitement juridique du harcèlement moral entre le secteur privé et la fonction publique : quels rapprochements possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.483-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques psychosociaux au travail : quel rôle du CHSCT aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Supplément (1532), pp.49-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide du salarié et faute inexcusable de l'employeur : quelles évolutions juridiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.373-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion syndicale contrastée sur la prévention des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.627-633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion syndicale contrastée sur la prévention des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et protection sociale au bénéfice du sportif : Étude comparée : France, Italie, Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.93-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00701128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moral Harassment in the Workplace: French Law and European Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Labor Law and Policy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.109-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00701140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution du harcèlement moral au travail indépendamment de l'intention de son auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de la santé mentale au travail et responsabilité de l'employeur : répondre à la contrainte de résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los riesgos psicosociales : la respuesta del derecho laboral francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribuna social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail français confronté aux &amp;quot;nouveaux risques&amp;quot;. Quelle prise en compte de la santé mentale en droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail REMEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.21-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la qualification de méthodes de gestion de harcèlement moral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argumentation du juge pénal en matière de harcèlement moral au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Avril-Mai-Juin (920-921-922)</w:t>
+              <w:t xml:space="preserve">, 2009, 737, pp.613-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Peter Andersson</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la précarité du travail sur la santé : le droit du travail peut-il s'en saisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protección de los deportistas de alto nivel en Francia y en España : un apunte de Derecho Comparado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo L. Barrios Baudor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Española de Derecho Deportivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (23), pp.83-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de qualification du harcèlement moral au travail : à propos des quatre arrêts rendus par la Chambre sociale de la Cour de cassation le 24 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stress au travail, objet d'un ANI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1365, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits d'Europe du sud confrontés aux risques psychosociaux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auvergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2-3, p. 399-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension judiciaire d'une réorganisation au nom de la protection de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.58-66</w:t>
+              <w:t xml:space="preserve">, 2008, 05, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de formation à la sécurité et responsabilité de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.247-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.370-374</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle primordial du CHSCT en matière de prévention des risques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle primordiall du CHSCT en matière de prévention des risques professionnels : note sous Cass. soc. 5 mars 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, p. 111-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Steven Bittle</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souffrance mentale au travail et mobilisation de l'obligation de sécurité de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 722, pp.485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension d'une organisation au nom de la santé : note sous Cass. soc. 5 mars 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, p. 316-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de sécurité de l'employeur en Europe de l'Ouest et en Europe de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Waters</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Musiala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, p. 124-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement de la définition de l'accident du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, p. 696-706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail, obligation de sécurité de résultat de l'employeur et santé mentale : note sous Cass. civ. 2ème, 22 février 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70, p. 16-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard comparé sur la couverture des risques sociaux des sportifs de haut niveau en France et en Pologne : à propos de la protection sociale des sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Rubel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, p. 41-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant et les effets de la contractualisation du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, p. 291-312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des rapports entre le droit de la santé au travail et le droit de la santé publique : la nouvelle donne de la reconnaissance de la protection de la santé mentale au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, p. 199-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des troubles psychologiques post-traumatiques reconnus en accident du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux du Barreau de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 176, p. 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (3), pp.9-17</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation licite des cookies en droit commercial (1ère partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23-25, p. 25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation licite des cookies en droit commercial (2ème partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23-25, p. 48-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6746 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322582v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00322578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervalo Terapêtico&amp;quot; : Uma resposta para o problema da inserção profissional das pessoas psicologicamente frágeis ?</w:t>
               </w:r>
@@ -9902,3768 +9902,3768 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ratificación del convenio n. 190 OIT en Francia: una ratificación discreta para retos importantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.a Belén FERNÁNDEZ COLLADOS; GONZÁLEZ DIAZ Francisco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violencia en el trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aranzadi, p. 399-416, 2025, 978-84-1078-467-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les normes juridiques sont-elles un levier pour donner du sens au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Arnoux-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail : regards croisés en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.155-176, 2025, 9782100891177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05322642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal aspects of interventions on psychosocial risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Psychosocial Conditions at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.65-81, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035318636.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4337/9781035318636.00011⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualising a Sustainable Labour Law in Order to Assimilate the Blurring of Boundaries Between Occupational Health, Public Health and Environmental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Transition and the Quality of Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.245-261, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68200-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04777088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit : les apports à la connaissance du travail sur la période 2004-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Auzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Berthet; Delphine Mercier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la société française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-Editions, p. 227-240, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
+                <w:t xml:space="preserve">halshs-04852071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy at Work in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Hendrickx. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy@work. A European and Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwers, p. 228-248, 2023, 978-94-035-3166-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04126974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail : un droit fondamental pour garantir un même niveau de protection juridique de la santé au travail pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Fantoni-Quinton; Johanne Saison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accompagnement de la fin de vie. Regards des professionnels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Editions, p. 109-120, 2023, 978-2-84874-982-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-discrimination Employment Law in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jo Carby-Hall; Aneta Tyc; Zbigniew Goral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workplace Discrimination Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 47-69, 2023, 978-1-032-57134-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat du droit sur les suicides liés à la surcharge du travail ou karojisatsu au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Sekine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Auvergnon et Bénédicte Lavaud Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et relations de travail. Approches de droit français, étrangers et international. Liber Amoricum Sandrine Laviolette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.291-301, 2022, 979-10-300-0755-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La interacción ciencia-sociedad para comprender la era digital: una cátedra internacional para el estudio comparativo de la salud en el trabajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MOLINA NAVARRETE C., VALLECILLO GÁMES M. R. (dir), GONZÁLEZ COBALEDA E. (Coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la economía digital a la sociedad del e-work decente: condiciones sociolaborales para una industria 4.0 justa e inclusiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomson Reuters Aranzadi, pp.439-460, 2022, 978-84-1391-303-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03592231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions juridiques sur la violence au travail découlant de certaines méthodes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Auvergnon et Bénédicte Lavaud-Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et relations de travail. Approches de droit français, étrangers et international, Liber Amoricum Sandrine Laviolette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de bordeaux, pp.181-191, 2022, 979-10-300-0155-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des risques psychosociaux en jurisprudence du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Héas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale et organisation du travail. Approche juridique et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.159-168, 2022, 978-2-247-21538-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incivilités numériques : le droit du travail peut-il s'en saisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Carayol et Aurélie Laborde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incivilités numériques : quand les pratiques numériques reconfigurent les formes de civilité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, p. 119-130, 2021, 978-2-8073-3353-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03250989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectivas de futuro: el convenio 190 en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CORREA CARRASCO Manuel, QUINTERO LIMA Maria Gema. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violencia y acoso en el trabajo. Significado y alcance del Convenio nº 190 OIT en el marco del trabajo decente (ODS 3, 5, 8 de la Agenda 2030)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dykinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 117-131, 2021, 978-84-1377-502-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03208197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment garantir un même niveau de protection juridique de la santé au travail sans la barrière de la taille de l’entreprise ? Apport du droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petites entreprises face aux risques psychosociaux au travail. Quelles spécificités, quelles actions, quel droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 157-171, 2021, 978-2-36630-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement extrajudiciaire des litiges en droit du travail: le cas du recours à la médiation en matière de harcèlement en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Labour Dispute Resolutions. A Collection of Comparative Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cacucci Editore, p. 205-220, 2021, 9788866119692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03176533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail : quelle articulation entre enjeux éthiques et juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre CHARBONNEAU, Olga FOTINOPOULOU-BASURKO, François MANDIN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la mer. Liber amoricum en hommage à Patrick Chaumette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. PEDONE, p. 351-357, 2021, 9782233009913</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes de l’O.I.T. et portée de la fonction attribuée aux organisations syndicales en matière de santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Maggi-Germain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impact des normes de l’O.I.T. sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 261-273, 2021, 978-2-84934-556-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-Editions, p. 227-240, 2024</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Lerouge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation du travail : enjeux juridiques et sociaux en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 11-14, 2021, Psycho-logiques, 978-2-343-23346-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03416098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des approches juridiques des harcèlements au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Mercat-Brun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux modes de détection et de prévention de la discrimination et accès au droit. Action de groupe et discrimination systémique ; algorithmes et préjugés ; réseaux sociaux et harcèlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Société de législation comparée, coll. Trans Europe Expert, pp.127-142, 2020, 978-2-36517-092-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LEH Editions, p. 109-120, 2023, 978-2-84874-982-2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riesgos psicosociales en derecho laboral francés: ¿Statu quo o no statu quo? Esa es la cuestión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Correa Carrasco et María Gema Quintero Lima. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los nuevos retos del trabajo decente: la salud mental y los riesgos psicosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Carlos III de Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-142, 2020, 978-84-16829-46-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, p. 47-69, 2023, 978-1-032-57134-8</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The right to disconnect from the workplace: strenghts and weakness of the French legal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jo Carby-Hall; Lourdes Mella Méndez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labour law and gig economy. Challenges posed by the digitalisation of labour process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020, 978-0-367-46248-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwers, p. 228-248, 2023, 978-94-035-3166-3</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02882439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CHSCT à l’épreuve de la loi relative au dialogue social et à l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation du personnel à l’épreuve de la santé au travail. Bilan pour les CHSCT et perspectives pour les CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Haramattan, pp.15-30, 2019, 978-2-17775-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etat du droit sur les suicides liés à la surcharge du travail ou karojisatsu au Japon</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02313726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions représentatives du personnel et RPS : regard juridique et regard de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.291-301, 2022, 979-10-300-0755-8</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation du personnel à l’épreuve de la santé au travail. Bilan pour les CHSCT et perspectives pour les CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-232, 2019, 978-2-17775-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Thomson Reuters Aranzadi, pp.439-460, 2022, 978-84-1391-303-2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02313817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre normes juridiques en santé au travail et responsabilité de l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Desprat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale, expériences du travail, du chômage et de la précarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DREES, pp.65-68, 2019, 2495-120X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de bordeaux, pp.181-191, 2022, 979-10-300-0155-8</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des pathologies psychiques en maladie professionnelle. Contribution au débat juridique à partir de l’approche française du ’burn-out’ et autres réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario Internacional sobre prevención de Riesgos psychosociales y calidad de vida en el trabajo. El tratamiento de las patologías psicosociales como contingencia profesional en los sistemas de Seguridad Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-133, 2018, 2173-0830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.159-168, 2022, 978-2-247-21538-6</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health and Safety Law and Psychosocial Risks at Work: a Comparative Overview of France and Other Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosocial Risks in Labour and Social Security Law: a Comparative Legal Overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp. 15-30, 2017, 978-3-319-63063-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01614884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making the Law a Key Instrument for Combating Psychosocial Risks in a Changing World of Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosocial Risks in Labour and Social Security Law: a Comparative Legal Overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp. 385-396, 2017, 978-3-319-63063-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01614887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-being at Work : a Few Considerations Under a Legal Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Addabbo T.; Ales E., Curzi Y., Senatori I. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Well-being at and through Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Biagi Fundation, p. 15-32, 2017, 978-88-9210740-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité : construction, obligation et portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Chaignot Delage; Christophe Dejours. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique du travail et évolution du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp. 143-167, 2017, 978-2-13-079903-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01614889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique communautaire de santé-sécurité au travail et influence sur le droit français au prisme des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Aubert-Monpeyssen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transformations du droit du travail et la crise : approches comparées en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Toulouse, pp.93-111, 2016, 978-2-36170-119-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail, TIC et risques psychosociaux : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cindy Felio, Loïc Lerouge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cadres face aux TIC : enjeux et risques psychosociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.17-32, 2015, 978-2-343-06692-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préventeurs et RPS saisis par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lagabrielle Christine, Laberon Sonia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé au travail et risques psychosociaux. Tous préventeurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.125-138, 2015, 978-2-343-04816-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01101555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle forme d’action syndicale en matière de santé au travail ? Réflexion tirée des réseaux d’entraide au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryse Badel, Sandrine Sana-Chaillé de Néré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des liens et des droits. Mélanges en l’honneur de Jean-Pierre Laborde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.411-420, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte par les pouvoirs publics et les syndicats des risques professionnels au Sénégal : entre conscience et faiblesse des moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Pomel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Risque en Afrique. Terrains et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala-MSHA, pp.439-452, 2015, 9782811114657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la santé-sécurité et risques psychosociaux au travail : où situer le système français au regard des systèmes étrangers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DALLOZ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques psychosociaux au travail en droit social : approche juridique comparée. France - Europe - Canada - Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, pp.4-19, 2014, 978-2-247-13756-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moral Harassment in the Workplace: French Law and European Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mankui Li. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">职场生态的新观念—职场欺凌的法律规制</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pekin University Press, pp.111-152, 2014, 978-7-301-23679-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zawieja Philippe; Guarnieri Franck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.232-233, 2014, 978-2-02-110922-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la protection de la santé mentale au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zawieja Philippe; Guarnieri Franck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.229-231, 2014, 978-2-02-110922-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques et stratégies de prévention des risques psychosociaux : résultats d'une confrontation avec le droit de la santé-sécurité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p. 11-14, 2021, Psycho-logiques, 978-2-343-23346-8</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.177-187, 2014, 9782366300284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 157-171, 2021, 978-2-36630-190</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01011975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement, &amp;quot;Power Harassment&amp;quot; et droit au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DALLOZ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques psychosociaux au travail en droit social : approche juridique comparée. France - Europe - Canada - Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.211-221, 2014, 978-2-247-13756-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cacucci Editore, p. 205-220, 2021, 9788866119692</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité au travail au prisme du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flohimont V., Reusens F. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'adulte âgé. Réflexions autour de l'année européenne du vieillissement actif et de la solidarité entre les générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Charte, pp.131-141, 2013, 9782874033186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Violencia y acoso en el trabajo. Significado y alcance del Convenio nº 190 OIT en el marco del trabajo decente (ODS 3, 5, 8 de la Agenda 2030)</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'égalité d'accès des handicapés mentaux aux pratiques sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roy Compte, Gilles Bui-Xuan, Jacques Mikulovic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport adapté, handicap et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.105-110, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La inspección de trabajo francesa y los riesgos psicosociales: cuales son las acciones posibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristóbal Molina Navarrete (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario internacional sobre prevención de riesgos psicosociales y calidad de la vida en el trabajo 2012/Annual International on Prevention of Psychosocial Risks and Quality of Life at Work 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 117-131, 2021, 978-84-1377-502-9</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-63, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, p. 119-130, 2021, 978-2-8073-3353-6</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actividad sindical y negociación colectiva en los riesgos psicosociales en Francia/Regulation and prevention of psychosocial risks in the french labor law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristóbal Molina Navarrete (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario internacional sobre prevención de riesgos psichosociales y calidad de la vida en el trabajo 2011/Annual International on Prevention of Psychosocial Risks and Quality of Life at Work 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46-92, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions A. PEDONE, p. 351-357, 2021, 9782233009913</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción de los riesgos psicosociales por el derecho laboral francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carolina san Martín Mazzucconi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El tratamiento convencional de los riesgos psicosociales : estado actual y nuevas propuestas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGT-CEG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.457-472, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, p. 261-273, 2021, 978-2-84934-556-6</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00701123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulación y prevención de los riegos psicosociales en el derecho del trabajo Francés/ Regulation and Prevention of Psychosocial Risks at The French Labor Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristóbal Molina Navarrete (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario internacional sobre prevención de riesgos psicosociales y calidad de la vida en el trabajo 2010/ Annual International on Prevention of Psychosocial Risks and Quality of Life at Work 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-47, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2020, 978-0-367-46248-2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00701126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organización del deporte profesional: una perspectiva francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Millán Garrido (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reforma del régimen jurídico del deporte profesional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REUS, pp.255-285, 2010, Colección Jurídica General</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-142, 2020, 978-84-16829-46-0</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions syndicales et prévention des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Douguet et N. Dedessus-Le Moustier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé au travail à l'épreuve des nouveaux risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.107-117, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...1856 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00702551v1</w:t>
-              </w:r>
-[...243 lines deleted...]
-                <w:t xml:space="preserve">halshs-00701126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13769,164 +13769,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Permettre aux partenaires sociaux de mieux s’emparer de la violence et du harcèlement au travail. Étude comparée France, Belgique, Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">celine teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organisation internationale du travail. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION À L'AMÉLIORATION DE LA PRISE EN CHARGE DES TROUBLES PSYCHOSOCIAUX AU TRAVAIL DANS L'AGRICULTURE Rapport réalisé dans le cadre des travaux de la Commission Supérieure des Maladies Professionnelles en Agriculture (COSMAP) Présenté en COSMAP plénière le 17 janvier 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">COMPTRASEC / CIECST. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03968406v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-04206502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux et système japonais de prévention des risques au travail</w:t>
               </w:r>
@@ -14761,1033 +14761,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04052694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Les conditions sont-elles réunies dans les petites entreprises pour y bâtir une véritable politique de santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petites entreprises face aux risques psychosociaux au travail. Quelles spécificités, quelles actions, quel droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les incivilités numériques au travail : une approche juridique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n° 614</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, p. 9-14</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suicides liés au travail et au chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème rapport de l’Observatoire national du suicide « Suicide : Quels liens avec le travail et le chômage ? Penser la prévention et les systèmes d’information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les suicides liés au travail et au chômage</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02864219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université d’été pluridisciplinaire et internationale sur le travail. Santé et travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Desprat</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Baudelot</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01801527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la déconnexion &amp;quot;à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du CHSCT reconnu par la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, p. 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution pour le système français à la base de données LEGOSH de l’OIT (Global Database on Occupational Safety and Health Legislation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, http://www.ilo.org/dyn/legosh/en/f?p=14100:1000:6069066824338::NO:::</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques professionnels en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.399-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est de l'intérêt de l'entreprise de connaître la réalité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les CHSCT acteurs de la prévention des risques psychosociaux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Debout</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.272</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, http://anglesdroit.hypotheses.org/2281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Université d’été pluridisciplinaire et internationale sur le travail. Santé et travail</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres face aux TIC : quels risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Felio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01095617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévenir les risques psychosociaux au travail : l’affaire de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015, http://anglesdroit.hypotheses.org/2281</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01095700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques psychosociaux au travail (RPS) : passer d’une logique de réparation à une logique de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01095697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche juridique comparée des risques psychosociaux au travail (France-Europe du Nord et du Sud, Canada/Québec, Japon) : quels apports au regard du système français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...322 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01095622v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01095697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (146)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15868,10011 +15868,10011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05471679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La consagración del acoso moral institucional en el trabajo en Francia. el caso France Télécom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congreso iberoamericano sobe acoso laboral e institucional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unidad Especializada de Investigación contra el Acoso Laboral (UNECAL) del Instituto Tecnológico de Costa Rica (TEC); Colegio de los abogados y abogadas de Costa Rica, Jun 2025, San José, Costa Rica. p. 164-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National and international policies, regulations, and law on workplace psychosocial risk factors and psychological health: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint international conference of ICOH-WOPS / APA-PFAW Shaping tomorrow: Work and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOH-WOPS; APA-PFAW; University of Economics Ho Chi Minh City, Dec 2025, Ho chi minh city, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05415218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques sont-elles un déterminants de santé mentale au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aract Nouvelle-Aquitaine, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discusión sobre salud y trabajo: la protección de los trabajadores con enfermedades crónicas en Italia y España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès CIELO Laboral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMPTRASEC UMR CNRS 5114, Université de Bordeaux, Jun 2025, Bordeaux, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle au travail : défis et enjeux vus par un juriste de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRASPE, Jan 2025, Bruxelles (100% virtuel), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04922010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercambios interuniversitarios sobre la metodología de la interdisciplinariedad en el ámbito de los riesgos psicosociales en el trabajo a partir del trabajo jurídico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de la Red de investigadores sobre riesgos psicosociales en el trabajo (RPST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Buenos Aires, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04893308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Legal Frameworks for OHP and Democracy New global policy integration developments, new criteria. How to go deeper?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint international conference of ICOH-WOPS / APA-PFAW Shaping tomorrow: Work and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOH-WOPS; APA-PFAW; University of Economics Ho Chi Minh City, Dec 2025, Ho Chi Min City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05415217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The France Telecom case: the recognition of “institutional workplace bullying and harassment” legal concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint international conference of ICOH-WOPS / APA-PFAW Shaping tomorrow: Work and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOH-WOPS; APA-PFAW; University of Economics Ho Chi Minh City, Dec 2025, Ho chi Minh city, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05415214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implementation of psychosocial risks or mental health at work law in practice. Is it necessary to legislate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Mental Health Day 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAOHP; ILO, Oct 2025, Geneve, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy Developments. New Criteria, How to Go Deeper?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop, Sustainability, Democracy Development, and Work Stress-Related Health &amp; Future Progress Monitoring Via JCQ2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire internationale d'études comparées de la santé au traval (CIECST), May 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05077749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’aune du droit de la santé au travail : approches juridique, comparée, et interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La santé au travail et la prévention entre conceptualisation et opérationnalisation : regards comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de droit social, Université de Montpellier, May 2025, Montpelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises face aux violences faites aux femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon Préventica 2025 Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salons Préventica, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions juridiques en santé au travail dans l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Santé et sécurité au travail des salariés travaillant dans les exploitations agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMPTRASEC / CIECST; INRAE; IRES, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment gérer la porosité des sphères de vie à l’aune des nouveaux modes « d'hybridisation »du travail ? Point de vue juridique sur les concepts et les évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La santé au travail à l’aune de la porosité entre sphères professionnelle et personnelle : regards croisés Belgique, Province du Québec, Canada, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de droit social, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que juridiquement la souffrance au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La souffrance au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers; Ecole du Centre Ouest des Avocats, Feb 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan du séminaire international sur la comparaison des pratiques en médecine du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de l’IOCH Le monde de la santé au travail francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOH, CIST, Jun 2025, Edmonton (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05133658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, ICOH-WOPS; APA-PFAW; University of Economics Ho Chi Minh City, Dec 2025, Ho Chi Min City, Vietnam</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundamental legal framework in the EU. Role of the law for addressing PSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Level Conference on Mental Health and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU Belgium Presidency, Jan 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICOH-WOPS; APA-PFAW; University of Economics Ho Chi Minh City, Dec 2025, Ho chi Minh city, Vietnam</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04449760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSR vs Mental health: contrasting approaches between France and Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAOHP2024, Contributions of occupational health psychology to social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAOHP, Jun 2024, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EAOHP; ILO, Oct 2025, Geneve, Switzerland</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04605636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Better considering psychosocial risks in agriculture: presentation of a French report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOH, Apr 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Buenos Aires, Francia</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04585332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du droit communautaire au droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depuis Maastricht, 30 ans d’Europe sociale. La Cour de justice et le droit social de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de l'Unviersité de Bordeaux, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unidad Especializada de Investigación contra el Acoso Laboral (UNECAL) del Instituto Tecnológico de Costa Rica (TEC); Colegio de los abogados y abogadas de Costa Rica, Jun 2025, San José, Costa Rica. p. 164-173</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternance à l’Université et sensibilisation aux risques professionnels : Etude de cas pour des étudiants dans le secteur du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARIA 2024 - Anticiper le risque par l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICOH-WOPS; APA-PFAW; University of Economics Ho Chi Minh City, Dec 2025, Ho chi minh city, Vietnam</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trabajo seguro y saludable en la era digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroseguridad 2024, IV Encuentro Internacional de la Seguridad y Salud Ocupacional en el Sector Agrícola y la Industria Alimentaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unviersidad de Jaén, May 2024, Jaén, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aract Nouvelle-Aquitaine, Oct 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04585314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et sens du travail : proposition d’approche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque santé du département CHANGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Départment recherche CHANGES de l'Unviersité de Bordeaux, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, COMPTRASEC UMR CNRS 5114, Université de Bordeaux, Jun 2025, Bordeaux, Francia</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des lanceurs d’alerte. Quels liens entre démocratie au travail et santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LABPSY, Équipe de recherche Transformations, Innovation et Inclusion au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intelligence artificielle au travail : défis et enjeux vus par un juriste de la santé au travail</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04661236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée de la santé au travail : création d’une chaire et rapport à l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Réseau de Recherche Impulsion (RRI) BEST sur les usines du futur, WP 4 sur les défis humains, organisationnels et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche Impulsion (RRI) BEST sur les usines du futur, WP 4 sur les défis humains, organisationnels et sociétaux, Mar 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04497872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit de la QVCT pour l’hôpital public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée R2QVT Qualité de vie au travail dans les métiers du soin : enjeux et défis actuels,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04585368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twenty years after the workplace bullying Act in France: What are the results and what does the future hold?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAWBH2024 Building Bully-Proof Organizations &amp; Respectful Work Cultures to Ensure Ethical Employment Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Huddersfiled; IAWBH, Jun 2024, Huddersfiled, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la pénibilité au travail : évolutions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de droit social comparé. Les politiques de l'emploi et le travail au défit de l'âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04725409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat du droit de la santé au travail en France à l’aune des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres franco-japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tokyo, Sep 2023, Tokyo, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04361373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’Union européenne porteur d’éthique et de sens dans l’approche de la santé au travail et de la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRASPE, Jan 2025, Bruxelles (100% virtuel), Belgique</w:t>
+              <w:t xml:space="preserve">, Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE), Feb 2023, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire internationale d'études comparées de la santé au traval (CIECST), May 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03972636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational health recognised as a fundamental right. A prism which pushes to make work more sustainable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Labour Law Research Network International Conference (LLRN6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warsaw; University of Lodz; Labour LAw Research Network, Jun 2023, Varsaw, PL, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Salons Préventica, Oct 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir les valeurs humaines fondamentales pour accompagner les transformations des usines du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humain acteur des transformations des usines du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de psychologie de l'Université de bordeaux, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de droit social, Université de Montpellier, May 2025, Montpelier, France</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects pluridisciplinaires de la régulation et politiques publiques par les juristes en droit privé et public : le rapport du droit à l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée inter-départements en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Dec 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, COMPTRASEC / CIECST; INRAE; IRES, Jul 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04355514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques et de santé-sécurité au travail des nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier citoyen, Nanotechnologies : enjeux de travail humain et de santé et sécurité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIECST; ETHNA; Institut du Travail; SELF, Dec 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de droit social, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04355522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punto de vista sobre la actual política y regulación de la Unión europea sobre los riesgos psicosociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminarios de la « Cátedra Prevención Cantabria »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cátedra Prevención Cantabria; Universidad de Cantabria, May 2023, Santander, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers; Ecole du Centre Ouest des Avocats, Feb 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit fondamental à un milieu sûr et sain. Analyse et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du travail / OIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIT, Feb 2023, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03979348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy at Work, Psychosocial Risks and Whistleblowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOH-WOPS / APA-PFAW Joint International Conference, Imagine Decent Work Beyond COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOH-WOPS / APA-PFAW, Sep 2023, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Huddersfiled; IAWBH, Jun 2024, Huddersfiled, United Kingdom</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration des filière industrielles et question de droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Restructurer les filières industrielles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENAMOMA, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03968423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French national policy on PSRs. Origins and translation in legal terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOH-WOPS / APA-PFAW Joint International Conference, Decent Work Beyond COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOH-WOPS / APA-PFAW, Sep 2023, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legal system of the occupational health in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Congress of the Japan Association of Occupational Health Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan Association of Occupational Health Law, Sep 2023, Tokyo (JP), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du télétravail en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE), Jun 2023, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du rapport Contribution à l’amélioration de la prise en charge des troubles psychosociaux au travail dans l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinar Preventica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Preventica, Dec 2023, On Line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04355493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Research Chair in Comparative Studies on Occupational Health (CIECST): provide a framework for research and exchange for researchers and stakeholders from diverse backgrounds and influences in occupational health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23th World Congress on Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILO; ISSA; News South Wales, Nov 2023, Sydney (Australia), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers juridiques pour redonner du sens au travail, individuellement et collectivement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redonner du sens au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFESS; Pôle Emploi Nouvelle-Aquitaine; SNU-FSU, Sep 2023, Artigues-près-Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de droit de la santé au travail dans la fonction publique Droits fondamentaux et droit positifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de prévention des risques psychosociaux au travail du Ministère de la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Justice, Dec 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04355478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualising a sustainable labour law in order to assimilate the blurring of boundaries between occupational health, public health and environmental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Green Transition and the Quality of Work: Linkages, Implications and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Biagi Foundation, Mar 2023, Modene, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention en matière de santé et de sécurité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La prévention en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDT-ENM-INTEFP, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03968430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État du droit de la santé au travail en France à l’aune des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres franco-japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau franco-japonais, Faculté de droit, Unviersité de Tokyo, Sep 2023, Tokyo (JP), Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail décent et travail durable : quelle(s) différence(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème édition de la Semaine de la santé auditive au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Journée Nationale de l'Audition (JNA), Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement sexuel entre privé-publique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilisation des acteurs dans la lutte contre les violences et le harcèlement au travail dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO sur la formation des pofessionnel-les du développement durable, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et santé du travail. Un cadre juridique pour structurer une politique de SST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres territoriales de la santé et la sécurité au travail, Santé au travail, santé du travail : une ambition partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT / ANACT, Mar 2023, Pantin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How legally addressing psychological hazards at work: A dialogue between the approaches from mental health and from psychosocial risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jaussaud</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takenori Mishiba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOH-WOPS / APA-PFAW joint International Conference, Imagine Decent Work Beyond COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOH-WOPS / APA-PFAW, Sep 2023, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques et juridiques de la Santé au Travail. Quels leviers juridiques pour redonner du sens au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-midi sur le devoir de vigilance des ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSMAC, Dec 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04355484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail, les risques psychosociaux et télétravail du point de vue de la jurisprudence européenne et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRASPE, Dec 2023, Online, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04355500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy at work in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Labour Law Research Network International Conference (LLRN6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warsaw; University of Lodz; Labour Law Research Network, Jun 2023, Warsaw (POLAND), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publier en langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publier en langue étrangère, Séminaire du Département droit et transformation sociales (DESTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ratification de la convention OIT n° 190 et ses conséquences sur le système français de droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’IEA de l’Université Adam Mickiewicz de Poznań</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Poznań, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03602129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La numérisation du travail : enjeux juridiques et sociaux en santé au travail&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du DySoLab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RPS dans la fonction publique d’État : Les liens juridiques communs à partir desquels travailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des inspecteurs sante sécurité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incivilités numériques au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bergugnat</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études de l’Observatoire Régional du Télétravail et de la Digitalisation du Travail (Télé-scope)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Jan 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit promoteur de l’interdisciplinarité en santé et sécurité au travail. Étude à partir du droit international, de l’Union Européenne et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinarité et culture d’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suissepro, Sep 2022, Berne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Round-Up Panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Workplace Bullying and Harassment, Re-imagining Ways to Research and Address Workplace Bullying and Harassment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Workplace Bullying and Harassment. IAWBH, Sep 2022, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The law on sexual harassment at work in France: The necessary alignment of labour law with penal law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Workplace Bullying and Harassment, Re-imagining Ways to Research and Address Workplace Bullying and Harassment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Workplace Bullying and Harassment (IAWBH), Sep 2022, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche de nouveaux équilibres dans la gestion du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde des Ministères sociaux, ouverture de la semaine de la qualité de vie au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03700031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National law, collective agreements and jurisprudence concerning work-related Psychosocial Risks in the Southern European Countries (Discussant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mapping of national law, collective agreements and jurisprudence concerning work-related Psychosocial Risks in the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Unions Institute (ETUI), Jan 2022, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Qué pasos tras la ratificación del convenio 190 OIT?: Una mirada desde Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violencia y (ciber) acoso en el trabajo, y por razón de género, con especial referencia a las aapp: balance y perspectivas de futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bilbao, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03902979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Bordeaux, Université Laval : collaborations et réalisations conjointes en santé et sécurité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barbier</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Truchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébration des 15 ans de partenariat entre l’Unviersité de Bordeaux et l’Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03852037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la santé au travail dans le rôle social/politique du théâtre, du spectacle, la qualité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Travailler dans le spectacle ! Sens, engagement, expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03729507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational health today: meaning, ethics and fundamental rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILO Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Geneve, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03852045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy at work: Communication, Internet, E-mails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy at work online seminar on Privacy at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Leuven, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique des outils de prévention du harcèlement moral au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Harcèlement moral au travail, 20 ans déjà !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges; Barreau de Limoges; Ecole des Avocats Aliénor, Apr 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ratification of the ILO Convention n. 190: An opportunity to tackle psychosocial risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellbeing at Work 2022: wellbeing in hetic times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Varsovie (online), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03697423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La experiencia francesa tras la ratificación del Convenio 190 OIT sobre violencia y acoso en el trabajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Qué nuevos pasos tras la ratificación del convenio 190 OIT sobre violencia y (ciber)acoso en el trabajo?: perspectivas euroiberomericanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Jaén, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03871864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación de la Cátedra internacional para el estudio comparativo de la salud en el trabajo (CIECST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session interna del I Congreso internacional “Cátedra prevención Cantabria” en riesgos laborales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Santander, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux en droit du travail : enseignements tirés des droits français et étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale sur les risques psychosociaux au travail : évaluation et prévention à la lumière des expériences africaines et française, virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Constantine, Jun 2021, Constantine, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03275082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workplace Bullying and Management Practices: What Lessons Can Be Learned from the France Telecom Case?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Workplace Bullying and Harassment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wollongong in Dubai, Apr 2021, Dubaï, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique de l’aménagement du travail et du retour au travail des personnes en situation de handicap mental à l’aune d’une comparaison France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bayonne, France</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Laflamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la santé mentale et le retour au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apport du droit communautaire au droit de la santé au travail</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03390367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balance y perspectivas de la prevención de riesgos psicosociales en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un nuevo tiempo para la salud psicosocial en el trabajo: hacia una red euro-iberoamericana de investigación y desarrollo sobre riesgos psicosociales en las organizaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratorio-Observatorio Andaluz de Riesgos Psicosociales en el trabajo (LARPSICO); Universidad de Jaén, Jun 2021, Jaén, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03268953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workplace Bullying and Harassment in Labour Law: a Comparative Approach from French and Japan Legal System and Impact of the France Telecom Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut du travail de l'Unviersité de Bordeaux, Jul 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Kasagi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Labour Law Research Network International Conference (LLRN5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EU Belgium Presidency, Jan 2024, Brussels, Belgium</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03272933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de loi pour renforcer la prévention en santé au travail : Quelles avancées pour la prévention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée-débat "Proposition de loi pour renforcer la prévention en santé au travail : Quelles avancées pour la prévention ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Reliance et travail; AFISST; AFPTO, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EAOHP, Jun 2024, Granada, Spain</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformación digital del trabajo y su impacto en la gestión de prevención de riesgos laborales desde Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la economía digital a la sociedad del e-work decente: condiciones para una revolución 4.0 justa e inclusiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Jaén, Sep 2021, Jaén, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICOH, Apr 2024, Marrakech, Morocco</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03359331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sentencia “France Telecom”: el reconocimiento del acoso institucional generalizado en el trabajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Congreso Iberoamericano sobre Acoso Laboral e Institucional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Managua, Nicaragua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unviersidad de Jaén, May 2024, Jaén, España</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEROUGE L., « La reconnaissance en maladies professionnelles des troubles psychosociaux au travail. Dans quel cadre juridique s’inscrit-elle ? », réunion d’installation du groupe de travail sur les troubles psychosociaux de la Commission supérieure des maladies professionnelles en agriculture (COSMAP), Paris, 4 mars 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réunion d’installation du groupe de travail sur les troubles psychosociaux de la Commission supérieure des maladies professionnelles en agriculture (COSMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COSMAP, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Départment recherche CHANGES de l'Unviersité de Bordeaux, Dec 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03160718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciné-débat : Sécurité et santé au Travail Table-ronde du 10ème festival Le Temps Presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciné-débat : Sécurité et santé au Travail. Table-ronde du 10ème festival Le Temps Presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03210984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide et travail. Ce que dit le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suicide et travail, parlons-en !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche Impulsion (RRI) BEST sur les usines du futur, WP 4 sur les défis humains, organisationnels et sociétaux, Mar 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir de la santé au travail et la loi du 2 août 2021 pour renforcer la prévention en santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Syndicat national des professionnels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lille, May 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03441350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Round up panels – EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Workplace Bullying and Harassment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wollongong in Dubai, Apr 2021, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Warsaw; University of Lodz; Labour Law Research Network, Jun 2023, Warsaw (POLAND), Poland</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incivilités numériques au travail. Le droit du travail peut-il s’en saisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les webinar by Préventica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Préventica, Oct 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENAMOMA, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, risques psychosociaux et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l’hygiène et la sécurité au travail de l’UF de biologie de l’Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UF de biologie de l'Université de Bordeaux, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICOH-WOPS / APA-PFAW, Sep 2023, Tokyo, Japan</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02454478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitalización del trabajo: retos jurídicos en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciclo internacional de conferencias de la revolución industrial 4.0 a la sociedad 5.0: oportunidades y riesgos de la digitalización para las nuevas sociedades del trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Jaén, Dec 2020, Jaén, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Japan Association of Occupational Health Law, Sep 2023, Tokyo (JP), France</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03077247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dos Perspectivas de futuro: el convenio 190 en Francia, versus el convenio 190 en España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal Molina Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario internacional sobre la violencia y acoso en el trabajo: significado y alcance del convenio nº 190 OIT en el marco del trabajo decente (ODS 3, 5, 8 de la agenda 2030)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Carlos III, Dec 2020, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE), Jun 2023, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03055032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Recent Trend of the Law of Workplace Harassment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum on Suicide Prevention Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Preventica, Dec 2023, On Line, France</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02480076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Trends in anti-workplace bullying legislation in European countries and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on Suicide Countermeasures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILO; ISSA; News South Wales, Nov 2023, Sydney (Australia), Australia</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02480077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs organisationnels et travail : Quels enjeux majeurs à relever pour prévenir les risques professionnels associés au recours au travail atypique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICOH-WOPS / APA-PFAW, Sep 2023, Tokyo (JP), France</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02993309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal and ethical issues from the France Telecom Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Unviersity of Tokyo's School of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tokyo, Sep 2023, Tokyo, Japon</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02480078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions juridiques sur le harcèlement sexuel au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévention du harcèlement sexuel en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion sur l’avenir du Service Public Européen (GRASPE), Feb 2023, Bruxelles, France</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maladies professionnelles 100 ans après : reconnaissance et indemnisation, des défis toujours actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la loi sur les maladies professionnelles. Évolutions du droit français à la lumière des droits étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Warsaw; University of Lodz; Labour LAw Research Network, Jun 2023, Varsaw, PL, Poland</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CNFPT-AITF sur la prévention des risques psychosociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de psychologie de l'Université de bordeaux, Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right to Disconnect: Strengths and Weaknesses of the French Legal Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Innovation and the Future of Work: Emerging Aspects Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint-Jacques de Compotelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Dec 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dé)connexion, harcèlement, vie privée, quelle approche du droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Vulnérabilités et incivilités numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Pessac - Maison des Sciences de l'Homme d'Aquitaine (MSHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIECST; ETHNA; Institut du Travail; SELF, Dec 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01736478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychosocial Risks at Work: Legal Issues in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Trade Union Workshop on Psychosocial Risks at Work. Defining the spirit of a Directive on Psychosocial risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki/Tuusula, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cátedra Prevención Cantabria; Universidad de Cantabria, May 2023, Santander, España</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01787582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QVT et RPS : changer les paradigmes et rôle du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon Préventica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, OIT, Feb 2023, Paris (en ligne), France</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre normes juridiques en santé au travail et responsabilité de l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale, expériences du travail, du chômage et de la précarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Justice, Dec 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical and Educational Approach of Wellbeing at Work. How to Bring Closer Occupational Health and Productivity Through Occupational Health Law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference ‘‘Economic function of labour law”, 8th Pashkov Memorial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CFESS; Pôle Emploi Nouvelle-Aquitaine; SNU-FSU, Sep 2023, Artigues-près-Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral au travail : changer les paradigmes et rôle de l'inspection du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salons Préventica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marco Biagi Foundation, Mar 2023, Modene, Italy</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desafíos jurídicos de la conexión y de la desconexión del lugar de trabajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Mundial CIELO Laboral : Cuarta revolución industrial y globalización: la protección del empleo, la salud y vida privada de los trabajadores ante los desafíos del futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFDT-ENM-INTEFP, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes juridiques : un levier de prévention des risques professionnels et un vecteur de collaboration entre RH et ergonomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau franco-japonais, Faculté de droit, Unviersité de Tokyo, Sep 2023, Tokyo (JP), Japon</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention en matière de sécurité et santé au travail au niveau national et européen, la dignité au travail, comparaison avec la non-discrimination et dimensions psy-sociales du harcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux modes de détection et de prévention de la discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GRASPE, Dec 2023, Online, Belgique</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement au travail. Quelques réflexions de l’ordre du juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous harcelés, tous harceleurs ? Les sciences humaines face au(x) harcèlement(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENSMAC, Dec 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluridisciplinarité en sciences juridiques : l’exemple des Risques Psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été pluridisciplinaire et internationale sur le Travail Première édition 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comptrasec (UMR 5114 CNRS - Université de Bordeaux) et l'équipe Epicene (U 1219) en collaboration avec les universités de la Nouvelle Aquitaine, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO sur la formation des pofessionnel-les du développement durable, Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burn-out : détection, prévention et retour à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être au travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc des expositions d'Agen, Jun 2016, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Journée Nationale de l'Audition (JNA), Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du droit dans la discussion sur les développements de l'économie au regard de l'innovation et de la protection de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la santé au travail : Perspectives pluridisciplinaires et internationales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM-GESTES, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT / ANACT, Mar 2023, Pantin, France</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellbeing at work: a few considerations Under a legal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellbeing at and through work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Biagi Fundation, Mar 2016, Modène, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ICOH-WOPS / APA-PFAW, Sep 2023, Tokyo, Japan</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which role could play the law to prevent psychosocial risks at work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Expert Workshop on Psychosocial Factors at Work in the Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fudan Univeristy, Oct 2016, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Jaén, España</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementation et enjeux du bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc des expositions d'Agen, Jun 2016, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Santander, Francia</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles démarches de prévention des RPS : les démarches issues du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévenir les risques psychosociaux : un enjeu pour les établissements et services médico-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional d’Etudes, d’Actions et d’Informations (CREAI d'Aquitaine), Sep 2016, Artigues-près-Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Geneve, Switzerland</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements organisationnels et droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changements au travail et mal-être </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Leuven, France</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité juridique des RPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévention des risques psychosociaux et qualité de vie au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Psya, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges; Barreau de Limoges; Ecole des Avocats Aliénor, Apr 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et santé au travail. Posons le cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises départementales Sport Prévention Santé 2015 : Sport, bien-être en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Varsovie (online), Poland</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination et RPS, la responsabilité de l'employeur du point de vue du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Rencontres "santé et diversité" : "Risques psychosociaux et discrimination - Dignité de la personne au travail et organisations responsables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Suissepro, Sep 2022, Berne, Switzerland</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et conditions de travail : quelles méthodes pour les étudier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire résidentiel du DIM-GESTES "Le Gestes du DIM"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Gentilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Workplace Bullying and Harassment. IAWBH, Sep 2022, San Diego, United States</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des difficultés du droit à saisir les risques psychosociaux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études 2014 de l’Observatoire des droits des marins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des droits des marins, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rouen, France</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide au travail en droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le suicide au travail et l'impact de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01001815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Work Organisation and Employer Liability are Linked in French Labour Law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOH-WOPS2014 International Congress for Occupational Health and Work Organisation and Psychosocial Factors. Worker health: A basic human right for all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Australia, Sep 2014, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Jan 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoso moral o psicológico (mobbing) en el derecho del trabajo en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Congreso Internacional de Mobbing y Bullying</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Buenos aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et RPS chez les dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Qualité de Vie au Travail : bilan et perspectives d'une expérimentation en Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Poznań, Pologne</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques psychosociaux en droit : de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques psychosociaux, 1ère étape d'une démarche de santé, qualité de vie en service ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Association on Workplace Bullying and Harassment (IAWBH), Sep 2022, San Diego, United States</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Legal Link Between Moral and Sexual Harassment in French Labour Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association on Workplace Bullying and Harassment Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiencias jurídicas francesas en la gestión de conflictos de acoso moral, colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los protocolos y procedimientos de gestión de conflictos de acoso laboral y otras situaciones afines/ Protocols and procedures for managing conflicts on workplace bullying and other situations related</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, European Trade Unions Institute (ETUI), Jan 2022, Bruxelles, France</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche juridique comparée des risques psychosociaux au travail (France - Europe du Nord et du Sud, Canada/Québec, Japon) : quels apports au regard du système français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ANR IRESP Vulnérabilités sanitaires et sociales - bilan et perspectives, Ministère des affaires sociales et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Bilbao, Francia</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workplace Bullying and Harassment in France and Few Comparisons with Belgium: a Legal Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Tokyo Seminar on Worlplace Bullying and Harassment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tokyo, Japan. pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail, TIC et risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée de l'Observatoire Régional des Risques Psychosociaux en Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoso moral o psicológico (mobbing) en el Derecho del Trabajo en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violencia, salud y trabajo en tiempo de crisis: violencia de género, psicológica y sexual en el derecho del trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Wollongong in Dubai, Apr 2021, Dubaï, United Arab Emirates</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Work Organisation and Employer Liability in French Labour Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Expert Workshop on Psychosocial Factors at Works in the Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ayutthaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de la recherche sur le suicide en France : une perspective juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque international de psychodynamique et psychopathologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique communautaire et évolution de l'approche juridique nationale des RPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dimensions internationales de l'approche institutionnelle et juridique des RPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Reliance et travail; AFISST; AFPTO, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How France tackle stress at work, harassment, suicide and Karoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" How France tackle stress at work, harassment, suicide and Karoshi ", Kansai occupational Safty &amp; Health Center, office of Worker's support Center of Bullying and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Jaén, Sep 2021, Jaén, España</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational Accident and Suicide at work, Psychosocial Risks in the French Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational Accident and Suicide at work, Psychosocial Risks in the French Law, Department of Mental Health, University of Tokyo Graduate School of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Varsovie, Poland</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Como el derecho francés tiene en cuenta el acoso moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigación, políticas y prácticas relativas a los problemas de salud mental en el trabajo en Chile: Una perspectiva de género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Constantine, Jun 2021, Constantine, Algérie</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01095753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le droit du travail se saisit-il des risques psychosociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " RPS au programme "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Wollongong in Dubai, Apr 2021, Dubaï, United Arab Emirates</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux au travail en droit français au prisme du harcèlement moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Les risques psychosociaux au travail en droit français au prisme du harcèlement moral ", Université de Kyushu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Fukuoka, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montréal, France</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How French Labour Law Contributes to Wellbeing at Work Through Employer's Liability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellbeing at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...3764 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783053v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">halshs-00785493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des dispositifs juridiques sur la question des risques psychosociaux</w:t>
               </w:r>
@@ -26267,103 +26267,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EDUCATION A LA SANTE AU TRAVAIL : QUELS EFFETS SUR DES ELEVES EN FORMATION PROFESSIONNELLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26533,51 +26533,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="505FCCF3"/>
+    <w:nsid w:val="6653780B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26764,51 +26764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-lerouge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-8274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08362032X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptrasec.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciecst.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciecst.fr/en/home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hirigoyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003836" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorentino Allison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delcroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Grenier-Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calaf&#224;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lmh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garabiol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121394ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525251336018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bittle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Waters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=China Mills" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-025-10237-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.19.020919)" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dextras-Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France St-Hilaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1468825" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/indlaw/dwae013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Potter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Dollard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Leka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2024.106428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ertel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2024-0092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Godderis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogindra Samant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Noone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41271-023-00394-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kasagi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Trujillo Pons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221105102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413537v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.046.0039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300677v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sychenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335561v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413547v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.2107" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6348" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300253v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920488v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702712v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L. Barrios Baudor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musiala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Rubel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322582v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318636.00011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareilh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04777088v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68200-1_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sekine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208197v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-archivo.uc3m.es/bitstream/handle/10016/32437/violencia_correa_quintero_2021.pdf?sequence=3&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224570v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-archivo.uc3m.es/bitstream/handle/10016/29725/nuevos_retos_trabajo_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313726v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bergouignan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231029v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221234v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221245v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082899v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082700v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700934v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/observatorio/publicaciones/anuarios/Anuario2012.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/publicaciones/03_anuario2011.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702537v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/observatorio/publicaciones/estudios/2010_estudio_02.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/observatorio/publicaciones/anuarios/anuario2010.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01082773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206502v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=celine teyssier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818332v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Makele-Fau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705230v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laviolette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty Diakhat&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605140v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611969v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006258v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052694v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498027v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134139v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desprat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debout" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508793v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153097v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095622v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471679v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133658v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415217v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415214v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310082v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415218v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922010v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111125v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629088v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449760v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605636v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585332v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849937v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585368v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173037v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968423v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217444v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217425v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127108v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355493v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347265v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217451v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361373v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972636v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173031v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173015v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355514v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355522v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127045v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205239v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050751v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968430v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217421v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355500v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127096v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217431v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenori Mishiba" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830769v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852045v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830785v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628286v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697423v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792143v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792181v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549034v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602129v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792147v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700031v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549029v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902979v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852037v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Truchon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729507v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198210v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441350v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341405v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265070v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359331v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275082v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198218v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laflamme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268953v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455638v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160718v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210984v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480078v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480076v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077247v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Molina Navarrete" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480077v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993309v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021710v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337086v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021711v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803796v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966308v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722804v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896635v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761173v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736478v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896641v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896637v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882139v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525199v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403448v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403445v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427762v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403447v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403440v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403434v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231034v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996734v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001815v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082746v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996732v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082748v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996735v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082738v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996733v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920464v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920458v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920466v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920454v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920429v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920430v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920475v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783053v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785499v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785485v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785497v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095753v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785493v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095766v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095759v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347249v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082734v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431495v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Saada" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783031v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-lerouge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-8274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08362032X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptrasec.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciecst.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciecst.fr/en/home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hirigoyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorentino Allison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Grenier-Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calaf&#224;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garabiol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lmh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121394ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bittle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Waters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=China Mills" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-025-10237-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525251336018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Potter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Dollard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Leka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2024.106428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/indlaw/dwae013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ertel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2024-0092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.19.020919)" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dextras-Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France St-Hilaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1468825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kasagi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Godderis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogindra Samant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Noone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41271-023-00394-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Trujillo Pons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221105102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649543v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413547v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sychenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335561v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375065v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.2107" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413537v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.046.0039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300677v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6348" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427757v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille H&#233;bert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920451v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702712v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L. Barrios Baudor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musiala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Rubel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322642v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318636.00011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04777088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68200-1_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareilh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sekine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250989v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-archivo.uc3m.es/bitstream/handle/10016/32437/violencia_correa_quintero_2021.pdf?sequence=3&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455633v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416098v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-archivo.uc3m.es/bitstream/handle/10016/29725/nuevos_retos_trabajo_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bergouignan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194035v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101555v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221234v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221245v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082700v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700934v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/observatorio/publicaciones/anuarios/Anuario2012.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/publicaciones/03_anuario2011.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701123v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/observatorio/publicaciones/estudios/2010_estudio_02.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ugt.org/saludlaboral/observatorio/publicaciones/anuarios/anuario2010.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01082773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=celine teyssier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818332v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Audrey Makele-Fau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705230v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laviolette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty Diakhat&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605140v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611969v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006258v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052694v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498027v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desprat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debout" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508793v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153094v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221265v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095697v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095622v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471679v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133661v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415218v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310080v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922010v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415214v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310082v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111125v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935768v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449760v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605636v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637700v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661236v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629088v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725409v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355522v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127045v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979348v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217451v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217425v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127108v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347265v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205239v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968430v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217421v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237399v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127096v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050744v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenori Mishiba" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355484v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355500v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830789v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602129v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591833v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830797v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549034v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792143v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792181v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792147v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700031v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549029v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902979v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852037v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Truchon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729507v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852045v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830785v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628286v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198218v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390367v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laflamme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268953v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265070v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455638v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160718v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341405v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441350v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969154v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454478v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077247v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055032v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Molina Navarrete" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480076v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480077v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993309v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480078v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021710v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337086v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021711v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761173v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787582v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803796v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966308v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722804v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896635v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896641v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896637v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882139v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525199v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403445v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427762v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403436v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403448v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403447v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403440v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403434v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231034v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996731v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996732v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082748v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001815v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082738v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996735v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996733v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996734v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920470v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920454v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920466v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920429v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920475v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920430v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920458v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920464v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785497v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785493v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785485v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785499v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783053v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095766v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095759v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347249v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082734v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431495v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Saada" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783031v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>