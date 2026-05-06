--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1154,234 +1154,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04717514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen diffusion and trapping in FCC alloys: a quantitative approach based on experimental data and numerical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion des alliages austénitiques inoxydables en milieu primaire des Réacteurs à Eau Pressurisée et absorption d’hydrogène associée : Comment modéliser la cinétique des interactions H /matériau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogenius, I$^2$CNER and Hydromate Joint Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">journées GDR Corrosion MaNu (Mathématiques pour le Nucléaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, ORSAY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02927598v1</w:t>
+                <w:t xml:space="preserve">cea-02927597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion des alliages austénitiques inoxydables en milieu primaire des Réacteurs à Eau Pressurisée et absorption d’hydrogène associée : Comment modéliser la cinétique des interactions H /matériau ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen diffusion and trapping in FCC alloys: a quantitative approach based on experimental data and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées GDR Corrosion MaNu (Mathématiques pour le Nucléaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, ORSAY, France</w:t>
+              <w:t xml:space="preserve">Hydrogenius, I$^2$CNER and Hydromate Joint Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02927597v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02927598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of hydrogen permeation through a Ni-base alloy membrane exposed to primary medium of pressurized water reactors</w:t>
               </w:r>
@@ -1469,359 +1469,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of grain boundaries in the diffusion of deuterium in nickel base alloy 600 studied by thermal desorption mass spectroscopy</w:t>
+                <w:t xml:space="preserve">On the role of oxygen partial pressure on the composition of the oxide layer formed on alloy 690 at 700°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hurley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Marchetti</w:t>
+                <w:t xml:space="preserve">Magali Moeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Blanc</w:t>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Hydrogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moran, United States</w:t>
+              <w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442328v1</w:t>
+                <w:t xml:space="preserve">cea-02499858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of oxygen partial pressure on the composition of the oxide layer formed on alloy 690 at 700°C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of grain boundaries in the diffusion of deuterium in nickel base alloy 600 studied by thermal desorption mass spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Marchetti</w:t>
+                <w:t xml:space="preserve">C. Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tabarant</w:t>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Foucault</w:t>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
+              <w:t xml:space="preserve">2016 International Hydrogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moran, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02499858v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal desorption spectroscopy a combined modelling and experimental approach for the complete determination of the kinetic constants associated with hydrogen trapping and detrapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNEAC International Workshop on Hydrogen Embrittlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Trondheim, Norway</w:t>
@@ -1850,51 +1850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of hydrogen trapping and detrapping kinetic constants in Ni-base alloy 600 through coupled experimental and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,51 +1902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Hydrogen Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, National park Grand Teton, United States</w:t>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,402 +2474,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00590705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive film characterisations on Ni-base alloys in primary water of PWR</w:t>
+                <w:t xml:space="preserve">Corrosion uniforme des alliages base nickel en milieu primaire des réacteurs à eau sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Raquet</w:t>
+                <w:t xml:space="preserve">M. Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miserque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Tabarant</w:t>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution of Materials Investigations to Improve the Safety and Performance of LWRs,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Fontevraud, France</w:t>
+              <w:t xml:space="preserve">37èmes Journées d'Etude sur la Cinétique Hétérogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140954v1</w:t>
+                <w:t xml:space="preserve">hal-00160288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoElectroChemical study of nickel base alloys oxide films formed at high temperature and high pressure water</w:t>
+                <w:t xml:space="preserve">Passive film characterisations on Ni-base alloys in primary water of PWR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pijolat</w:t>
+                <w:t xml:space="preserve">F. Miserque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Electrochemical Methods in Corrosion Research 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Contribution of Materials Investigations to Improve the Safety and Performance of LWRs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140956v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion uniforme des alliages base nickel en milieu primaire des réacteurs à eau sous pression</w:t>
+                <w:t xml:space="preserve">PhotoElectroChemical study of nickel base alloys oxide films formed at high temperature and high pressure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pijolat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Journées d'Etude sur la Cinétique Hétérogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">9th Electrochemical Methods in Corrosion Research 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160288v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion Uniforme de l'inconel 690 en milieu primaire des réacteurs à eau pressurisée</w:t>
               </w:r>
@@ -2881,64 +2881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3136,291 +3136,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05240848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of Fe silicates formation during iron corrosion in deaerated and alkaline Si-containing solutions at 50°C</w:t>
+                <w:t xml:space="preserve">Effect of dissolved Si on the corrosion of iron in deaerated and slightly alkaline solutions (pH = 8.1) at 50 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miserque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 211, pp.110846. </w:t>
+              <w:t xml:space="preserve">, 2023, 210, pp.110790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692042v1</w:t>
+                <w:t xml:space="preserve">hal-04692038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved Si on the corrosion of iron in deaerated and slightly alkaline solutions (pH = 8.1) at 50 °C</w:t>
+                <w:t xml:space="preserve">Kinetic study of Fe silicates formation during iron corrosion in deaerated and alkaline Si-containing solutions at 50°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Miserque</w:t>
+                <w:t xml:space="preserve">Céline Remazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frugier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 210, pp.110790. </w:t>
+              <w:t xml:space="preserve">, 2023, 211, pp.110846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692038v1</w:t>
+                <w:t xml:space="preserve">hal-04692042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of polarized dislocation walls, internal stresses and vacancies on hydrogen trapping processes in tensile strengthening (100) nickel single crystal</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,51 +4051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of nickel-base alloys in primary medium of pressurized water reactors: New insights on the oxide growth mechanisms and kinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of grain boundaries in the diffusion of hydrogen in nickel base alloy 600: Study coupling thermal desorption mass spectroscopy with numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (38), pp.17145-17153. </w:t>
@@ -4314,51 +4314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of implantation defects on the corrosion of 316L stainless steels in primary medium of pressurized water reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,817 +4441,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique coupling for analysis of deuterium retention in carbon fiber composite NB31</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pardanaud</w:t>
+                <w:t xml:space="preserve">Numerical modeling of thermal desorption mass spectroscopy (TDS) for the study of hydrogen diffusion and trapping interactions in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9256-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (8), pp.3402-3414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187808v1</w:t>
+                <w:t xml:space="preserve">hal-01480522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion mechanism of a Ni-based alloy in supercritical water: Impact of surface plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100, pp.47-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02389721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of thermal desorption mass spectroscopy (TDS) for the study of hydrogen diffusion and trapping interactions in metals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPS study of Ni-base alloys oxide films formed in primary conditions of pressurized water reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chêne</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.001⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (5), pp.632-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480522v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS study of Ni-base alloys oxide films formed in primary conditions of pressurized water reactor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tritium absorption and desorption in ITER relevant materials comparative study of tungsten dust and massive samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia-Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.885-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.5757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134217v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium absorption and desorption in ITER relevant materials comparative study of tungsten dust and massive samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMS and TEM investigation of hydrogen trapping on implantation defects in a nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grisolia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Chene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 463, pp.885-888. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.089⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 466, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570462v1</w:t>
+                <w:t xml:space="preserve">hal-01199632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS and TEM investigation of hydrogen trapping on implantation defects in a nickel-based superalloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Jomard</w:t>
+                <w:t xml:space="preserve">Multi-technique coupling for analysis of deuterium retention in carbon fiber composite NB31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pégourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.7031-7042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9256-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01199632v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium absorption/desorption in ITER-like tungsten particles</w:t>
               </w:r>
@@ -5263,51 +5263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El-Kharbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5690,64 +5690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83, pp.234-244. </w:t>
@@ -5797,51 +5797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of irradiation on the oxide film formed on 316L stainless steel in PWR primary water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6067,811 +6067,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
+                <w:t xml:space="preserve">Influence of Hydrogen and Water Vapour on the Kinetics of Chromium Oxide Growth at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lefaix-Jeuland</w:t>
+                <w:t xml:space="preserve">S. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3-4), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-011-9246-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628750v1</w:t>
+                <w:t xml:space="preserve">hal-00640173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hydrogen and Water Vapour on the Kinetics of Chromium Oxide Growth at High Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Wouters</w:t>
+                <w:t xml:space="preserve">Hydrogen embrittlement susceptibility of tempered 9%Cr–1%Mo steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laghoutaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-011-9246-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (24), pp.15880-15887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640173v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen embrittlement susceptibility of tempered 9%Cr–1%Mo steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of hydrogen absorption during the exposure of alloy 600-like single-crystals to PWR primary simulated media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Laghoutaris</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 414 (3), pp.386-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282522v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of hydrogen absorption during the exposure of alloy 600-like single-crystals to PWR primary simulated media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Jambon</w:t>
+                <w:t xml:space="preserve">Effet de l’implantation d’ions sur l’oxydation de l’alliage Ni-32Cr-10Fe : mise en évidence du rôle des défauts de surface sur les mécanismes de corrosion en milieu primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Chêne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.066⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (1), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282525v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’implantation d’ions sur l’oxydation de l’alliage Ni-32Cr-10Fe : mise en évidence du rôle des défauts de surface sur les mécanismes de corrosion en milieu primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Lefaix</w:t>
+                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lefaix-Jeuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011019⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.3914-3922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05282539v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lefaix-Jeuland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Pijolat</w:t>
+                <w:t xml:space="preserve">Hélène Lefaix-Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (12), pp.3914-3922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161147v1</w:t>
+                <w:t xml:space="preserve">hal-00628750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed TEM and SEM study of Ni-base alloys oxide scales formed in primary conditions of pressurized water reactor</w:t>
               </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7004,51 +7004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrochemical study of nickel base alloys oxide films formed at high temperature and high pressure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,51 +7147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7236,407 +7236,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the oxide films formed at the surface of Ni-base alloys in pressurized water reactors primary coolant by transmission electron microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Corrosion mechanisms of Ni-base alloys in pressurized water reactor primary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine Molins</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Materials Science Forum‎, 595-598, pp.539-547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.539⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 595 - 598 (High Temperature Corrosion and Protection of Materials 7), pp.529-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05282400v1</w:t>
+                <w:t xml:space="preserve">emse-00590297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical imaging of metal-scale decohesion on titanium thermally oxidised in oxygen</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the oxide films formed at the surface of Ni-base alloys in pressurized water reactors primary coolant by transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2007.11.010⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Materials Science Forum‎, 595-598, pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00420654v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05282400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion mechanisms of Ni-base alloys in pressurized water reactor primary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoelectrochemical imaging of metal-scale decohesion on titanium thermally oxidised in oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (4), pp.1122-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2007.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-00590297v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8240,285 +8240,285 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoelectrochemical imaging of thermally grown oxide scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Probe Techniques for Corrosion Research (EFC 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publ. Ltd., Cambridge, pp.172-177, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion généralisée des alliages à base nickel en milieu aqueux à haute température : Apport à la compréhension des mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007EMSE0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00991918v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-00194753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8594,51 +8594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C88F712"/>
+    <w:nsid w:val="55D37EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8825,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3496-7039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9901-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosque Guardia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05084586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05068910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Mhanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05067882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet Metivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti-Sillans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Bach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Hurley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datcharry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moeglen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foucault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moeglen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chetroiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.539" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10349-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110846" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhattate" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118622" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brossel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153820" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouexi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datcharry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ch&#234;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2018.05.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jambon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-131R0MRV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumerval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0MCBG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9256-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.06.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hodille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Argote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12W50N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7FV02Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Kharbachi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJHYDENE.2014.05.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071858v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumerval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QG7F2N9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allely" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2014.01.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98XKS19-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9401-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXKPHNS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282512v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.477" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9246-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KTRNG0QN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herms" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.096" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLHFL857-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jambon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.066" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG25XW54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8G5XDX20-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.04.063" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galerie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.11.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWLH68PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590297v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.529" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00991918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3496-7039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9901-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosque Guardia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05084586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05068910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Mhanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05067882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet Metivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti-Sillans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Bach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Hurley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datcharry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moeglen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foucault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moeglen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chetroiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.539" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160288v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10349-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110846" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhattate" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118622" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brossel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153820" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouexi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datcharry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ch&#234;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2018.05.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jambon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-131R0MRV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumerval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0MCBG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.06.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5757" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hodille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Argote" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12W50N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7FV02Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9256-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Kharbachi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJHYDENE.2014.05.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071858v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumerval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QG7F2N9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allely" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2014.01.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98XKS19-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9401-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXKPHNS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282512v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.477" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9246-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KTRNG0QN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herms" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.096" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLHFL857-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282525v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jambon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.066" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG25XW54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8G5XDX20-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.04.063" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590297v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.529" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282400v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galerie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.11.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWLH68PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00991918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>