--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -135,1423 +135,1557 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership en santé : quels attributs en 2024 ?</w:t>
+                <w:t xml:space="preserve">More Than a Barrier: Exploring the Personal and Professional Impact of Personal Protective Equipment Use in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim Siew Hoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2024.06.009⟩</w:t>
+              <w:t xml:space="preserve">Nursing and Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3 [e70231]), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nhs.70231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035348v1</w:t>
+                <w:t xml:space="preserve">hal-05580031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du niveau d’usage des solutions bureautiques des étudiants cadres de santé à l’entrée en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leadership en santé : quels attributs en 2024 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9061⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le management partagé, 33 (153), pp.61-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2024.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901613v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluation du niveau d’usage des solutions bureautiques des étudiants cadres de santé à l’entrée en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Loquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.241.0004⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993278v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Im@prep, de la créativité en formation à l’innovation managériale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2024.06.007⟩</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les formations en santé. Entre universitarisations et professionnalisation, 4 (241), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.241.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05035360v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification conceptuelle de l’approche des environnements capacitants : un atout pour le développement professionnel et le processus de prise de décision de l’action pour les paramédicaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Im@prep, de la créativité en formation à l’innovation managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.refiri.2024.100332⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (152), pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2024.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04698389v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la classe inversée. Dynamiser l’apprentissage, l’acquisition de compétences et améliorer l’accueil en stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sens, non-sens.., 637, pp.368-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe inversée : quels bénéfices pour le futur soignant ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clarification conceptuelle de l’approche des environnements capacitants : un atout pour le développement professionnel et le processus de prise de décision de l’action pour les paramédicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aide Soignante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2023.10.006⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3 [art. 100332]), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.refiri.2024.100332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05057125v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des enseignants-chercheurs en sciences infirmières dans les organisations hospitalières françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recherche descriptive qualitative sur le niveau d’utilisation de l’environnement numérique de travail chez le cadre de santé de proximité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.05.007⟩</w:t>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (151), pp.75-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.151.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057128v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche descriptive qualitative sur le niveau d’utilisation de l’environnement numérique de travail chez le cadre de santé de proximité en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La classe inversée : quels bénéfices pour le futur soignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsi.151.0075⟩</w:t>
+              <w:t xml:space="preserve">L'Aide Soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (252), pp.16-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2023.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04901678v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les environnements capacitants pour faciliter le développement professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’intégration des enseignants-chercheurs en sciences infirmières dans les organisations hospitalières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Management et communication intergénérationnelle, 31 (133), pp.37-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2022.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (144), pp.12-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057132v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d’une séance de simulation managériale en classe inversée sans regroupement physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les environnements capacitants pour faciliter le développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-09⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Management et communication intergénérationnelle, 31 (133), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901716v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team simulation for learning processes and crisis situations at the service of multi-professionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expérimentation d’une séance de simulation managériale en classe inversée sans regroupement physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.11.006⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.80-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492965v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le numérique révolutionne les apprentissages ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Team simulation for learning processes and crisis situations at the service of multi-professionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-0814(20)30115-8⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier : Accompagner la pluriprofessionnalité, 29 (124), pp.23-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057162v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des pratiques professionnelles au bénéfice du “savoir analyser”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'infirmière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (265), pp.25-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revinf.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique, évolutions législatives et transformation du système de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment le numérique révolutionne les apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2019.09.012⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (846), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0814(20)30115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057176v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow management et réorganisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numérique, évolutions législatives et transformation du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Réorganisations et réussir le changement, 27 (105), pp.S16-S18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2018.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Numérique et management, 28 (115), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2019.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057200v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valise numérique collaborative et nouvelles perspectives managériales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Slow management et réorganisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réorganisations et réussir le changement, 27 (105), pp.S16-S18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2018.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valise numérique collaborative et nouvelles perspectives managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Innovation organisationnelle et parcours de soins, 27 (107), pp.40-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scad.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1561,154 +1695,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : L’universitarisation pour une autre professionnalisation desprofessions de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Boissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du RUMEF : Évaluer et se professionnaliser. Horizons indépassables des métiers de la formation à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Universitaire des Métiers de la Formation (RUMEF), Dec 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1718,98 +1852,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations en santé. Entre universitarisation et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, 164 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1819,533 +1953,533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et leadership en santé : point de vue d'acteurs inspirants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Masson, 189 p., 2024, 978-2-294-78248-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement clinique infirmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Muller. Elsevier Masson, 2024, 9782294765599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement clinique infirmier. Guide méthodologique infirmier (2e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Celis-Geradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Masson, 130 p., 2023, 978-2-294-77930-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien débuter. Urgences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kerever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Masson, 191 p., 2022, (Bonnes pratiques infirmières en fiches), 978-2-294-77543-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infirmier au cœur des urgences. Stratégies de tri et soins infirmiers aux urgences adultes et pédiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 432 p., 2020, Hors collection Infirmier Vuibert, 978-2-311-66158-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement clinique. Guide méthodologique infirmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Masson, 111 p., 2019, 978-2294769207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2355,175 +2489,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complémentarité &amp;quot;des&amp;quot; engagements au cœur du développement du leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement et leadership en santé. Point de vue d'acteurs inspirants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2024, 978-2-294-78248-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi les innovations pédagogiques peuvent-elles révolutionner les futures stratégies managériales dans les établissements de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Stanislas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et management des structures de santé en France : accompagner la transformation de l’offre de soins sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH édition, pp.531-556, 2021, (Ouvrages généraux), 978-2-84874-896-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,192 +2667,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi parler de leadership infirmier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffayet- Davrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Choucrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les principales difficultés dans l’enseignement du raisonnement clinique infirmier ? Loïc Martin nous partage ses travaux exploratoires et ses perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,98 +2862,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter l’apprentissage par l’usage des activités ludiques et renforcer de développement des compétences des futurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludopédagogie en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2829,114 +2963,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’appropriation de l’environnement informatique à l’environnement numérique de travail chez les cadres de santé de proximité : influence des environnements capacitants et des facteurs de conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021NORMR080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03520754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3004,51 +3138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE14D810"/>
+    <w:nsid w:val="A5AB4A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8543-2625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.06.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.241.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brequigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.06.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2024.100332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.10.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.151.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2022.01.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-09" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30115-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.09.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2019.09.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouvry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Geest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Celis-Geradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerever" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lagadec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garrigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bastide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boursin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffayet- Davrout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Choucrallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Feuillebois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03520754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8543-2625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchoucha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Siew Hoon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nhs.70231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.06.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.241.0004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brequigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2024.100332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.151.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.10.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2022.01.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-09" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.11.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30115-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2019.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.01.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.06.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouvry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Geest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Celis-Geradin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerever" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lagadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garrigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bastide" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boursin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04902341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffayet- Davrout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Choucrallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Feuillebois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05035336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03520754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>