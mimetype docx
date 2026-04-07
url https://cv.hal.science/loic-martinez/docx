--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -611,76 +611,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach of signal normalization for depth profile of cultural heritage materials</w:t>
+                <w:t xml:space="preserve">Laser-induced emission, fluorescence and Raman hybrid setup: A versatile instrument to analyze materials from cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Detalle</w:t>
+                <w:t xml:space="preserve">S. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -694,346 +694,346 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127, pp.28 - 33. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672139v1</w:t>
+                <w:t xml:space="preserve">hal-01672146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced emission, fluorescence and Raman hybrid setup: A versatile instrument to analyze materials from cultural heritage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ns-laser wavelength in laser-induced breakdown spectroscopy for discrimination of painting techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Martinez</w:t>
+                <w:t xml:space="preserve">Xueshi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.12.006⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672146v1</w:t>
+                <w:t xml:space="preserve">cirad-02084659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ns-laser wavelength in laser-induced breakdown spectroscopy for discrimination of painting techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+                <w:t xml:space="preserve">Novel approach of signal normalization for depth profile of cultural heritage materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Texier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
+                <w:t xml:space="preserve">V. Detalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 127, pp.28 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-02084659v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental ultrasonic characterization of polyester-based materials for cultural heritage applications</w:t>
               </w:r>
@@ -2753,757 +2753,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic monitoring of yoghurt formation by using AT-cut quartz: Lighting of casein micelles interactions process during the acidification</w:t>
+                <w:t xml:space="preserve">Kinetic study of silica gels by a new rheological ultrasonic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ould-Ehssein</w:t>
+                <w:t xml:space="preserve">C. Ould Ehssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Griesmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Le Huerou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Caplain</w:t>
+                <w:t xml:space="preserve">J.Y. Le Huerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44, pp.e875 - e879. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 44, pp.e881 - e885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708393v1</w:t>
+                <w:t xml:space="preserve">hal-01708403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of silica gels by a new rheological ultrasonic investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Martinez</w:t>
+                <w:t xml:space="preserve">3D Gabor analysis of transient waves propagating along an AT cut quartz disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefien Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chighali Ould Ehssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44, pp.e881 - e885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.035⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 44, pp.e1173 - e1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708403v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Gabor analysis of transient waves propagating along an AT cut quartz disk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+                <w:t xml:space="preserve">Ultrasonic monitoring of yoghurt formation by using AT-cut quartz: Lighting of casein micelles interactions process during the acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ould-Ehssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Griesmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chighali Ould Ehssein</w:t>
+                <w:t xml:space="preserve">E. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44, pp.e1173 - e1177. </w:t>
+              <w:t xml:space="preserve">, 2006, 44, pp.e875 - e879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708397v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonic analysis of normal modes generated by a voltage pulse on an AT quartz sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+                <w:t xml:space="preserve">Lamb mode reflections at the end of a plate loaded by a viscoelastic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Griesmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chighali Ould Ehssein</w:t>
+                <w:t xml:space="preserve">E. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44, pp.e1179 - e1182. </w:t>
+              <w:t xml:space="preserve">, 2006, 44, pp.e863 - e868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708377v1</w:t>
+                <w:t xml:space="preserve">hal-01708394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb mode reflections at the end of a plate loaded by a viscoelastic material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caplain</w:t>
+                <w:t xml:space="preserve">Laser ultrasonic analysis of normal modes generated by a voltage pulse on an AT quartz sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefien Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chighali Ould Ehssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44, pp.e863 - e868. </w:t>
+              <w:t xml:space="preserve">, 2006, 44, pp.e1179 - e1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708394v1</w:t>
+                <w:t xml:space="preserve">hal-01708377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bending modes in circular quartz resonators</w:t>
               </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées Jeunes Chercheurs en vibrations Acoustique et Bruit (JJCAB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Ehssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Griesmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6549,51 +6549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation monitoring by quartz microbalance in pulse mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Ehssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,205 +6805,326 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+                <w:t xml:space="preserve">HYPERPICO : Une approche instrumentale et méthodologique avancée dédiée à la conservation préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Detalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Forleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : évolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international SFIIC 2026 : Approches non invasives d'étude et de recherche pour la conservation du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris ( France), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254574v1</w:t>
+                <w:t xml:space="preserve">hal-05559183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : évolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic investigation of bones with different post-mortem intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7018,88 +7139,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7109,114 +7230,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES MÉTHODES D'IDENTIFICATION D'ONDES DE SURFACE - ÉTUDE DE L'ONDE A SUR UNE CIBLE COURBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Loïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Havre, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00583081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7363,51 +7484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Syvilay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.12.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jesus Agustin Flores Cuautle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kouyat&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/8/085502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trichereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2015.09.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boudani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.08.061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB3N3FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roucaries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2220339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Lo&#239;c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serfaty St&#233;phane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griesmar Pascal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2027411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie&#8208;chancellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould-Ehssein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Griesmar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Huerou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-970H7GQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould Ehssein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0HQZT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chighali Ould Ehssein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NT5MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6JFGV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.185" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMK4CQ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouedard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWJVXMXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Senouci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778169" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giesmar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4744348" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145731v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nogues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delamarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Olivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ringeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0375" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ehssein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417729" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417730" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senouci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Syvilay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jesus Agustin Flores Cuautle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kouyat&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/8/085502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trichereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2015.09.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boudani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.08.061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB3N3FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roucaries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2220339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Lo&#239;c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serfaty St&#233;phane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griesmar Pascal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2027411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie&#8208;chancellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould Ehssein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Griesmar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0HQZT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chighali Ould Ehssein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NT5MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould-Ehssein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Huerou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-970H7GQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.185" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMK4CQ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6JFGV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouedard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWJVXMXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Senouci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778169" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giesmar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4744348" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145731v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nogues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delamarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Olivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ringeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0375" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ehssein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417729" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417730" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senouci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromager" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Forleo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>