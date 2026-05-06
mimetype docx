--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1971,295 +1971,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of signals propagating in a phononic crystal PZT layer deposited on a silicon substrate</w:t>
+                <w:t xml:space="preserve">New RF EMUS Transducer for Complex Fluid Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+                <w:t xml:space="preserve">Bastien Roucaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2859⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.132 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2220339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672104v1</w:t>
+                <w:t xml:space="preserve">hal-01672103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New RF EMUS Transducer for Complex Fluid Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of signals propagating in a phononic crystal PZT layer deposited on a silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Roucaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.132 - 135. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (12), pp.2607 - 2614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2220339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672103v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
               </w:r>
@@ -3191,319 +3191,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb mode reflections at the end of a plate loaded by a viscoelastic material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caplain</w:t>
+                <w:t xml:space="preserve">Laser ultrasonic analysis of normal modes generated by a voltage pulse on an AT quartz sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefien Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chighali Ould Ehssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44, pp.e863 - e868. </w:t>
+              <w:t xml:space="preserve">, 2006, 44, pp.e1179 - e1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708394v1</w:t>
+                <w:t xml:space="preserve">hal-01708377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonic analysis of normal modes generated by a voltage pulse on an AT quartz sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chighali Ould Ehssein</w:t>
+                <w:t xml:space="preserve">Lamb mode reflections at the end of a plate loaded by a viscoelastic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Griesmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44, pp.e1179 - e1182. </w:t>
+              <w:t xml:space="preserve">, 2006, 44, pp.e863 - e868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708377v1</w:t>
+                <w:t xml:space="preserve">hal-01708394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bending modes in circular quartz resonators</w:t>
               </w:r>
@@ -5918,51 +5918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodes geometry and surface waves generation on a quartz disk: experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,295 +6409,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic reaction monitoring of acidified milk gels with a quartz resonator : effect of temperature and gdl quantities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gelation monitoring by quartz microbalance in pulse mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Ehssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Griesmar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montreal, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1417729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1417730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708359v1</w:t>
+                <w:t xml:space="preserve">hal-01708370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation monitoring by quartz microbalance in pulse mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic reaction monitoring of acidified milk gels with a quartz resonator : effect of temperature and gdl quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Ehssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Griesmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Griesmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montreal, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1417730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1417729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708370v1</w:t>
+                <w:t xml:space="preserve">hal-01708359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the viscoelastic constants of a sol-gel material by acoustic methods</w:t>
               </w:r>
@@ -7484,51 +7484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Syvilay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jesus Agustin Flores Cuautle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kouyat&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/8/085502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trichereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2015.09.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boudani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.08.061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB3N3FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roucaries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2220339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Lo&#239;c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serfaty St&#233;phane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griesmar Pascal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2027411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie&#8208;chancellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould Ehssein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Griesmar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0HQZT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chighali Ould Ehssein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NT5MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould-Ehssein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Huerou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-970H7GQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.185" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMK4CQ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6JFGV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouedard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWJVXMXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Senouci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778169" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giesmar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4744348" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145731v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nogues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delamarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Olivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ringeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0375" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ehssein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417729" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417730" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senouci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromager" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Forleo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Syvilay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jesus Agustin Flores Cuautle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kouyat&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/8/085502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trichereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2015.09.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boudani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.08.061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB3N3FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roucaries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2220339" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Lo&#239;c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serfaty St&#233;phane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griesmar Pascal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2027411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie&#8208;chancellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould Ehssein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Griesmar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0HQZT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chighali Ould Ehssein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NT5MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ould-Ehssein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Huerou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-970H7GQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6JFGV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.185" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMK4CQ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouedard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWJVXMXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Senouci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778169" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giesmar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4744348" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145731v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nogues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delamarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Olivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ringeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0375" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Ehssein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417730" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417729" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senouci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromager" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Forleo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>