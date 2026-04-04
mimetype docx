--- v0 (2026-03-03)
+++ v1 (2026-04-04)
@@ -264,208 +264,225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoop: An Optimization Algorithm for Profiling Attacks against Higher-Order Masking</w:t>
+                <w:t xml:space="preserve">Scalable Information Theoretic Evaluation of the Rank Statistics in Side-Channel Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Rousselot</w:t>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Heydemann</w:t>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Migairou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (3), pp.56-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i3.56-80⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 2026 (1), pp.53-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2026.i1.53-81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05119628v1</w:t>
+                <w:t xml:space="preserve">hal-05540731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Average Random Probing Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -476,861 +493,978 @@
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (3), pp.32-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46586/tches.v2025.i3.32-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05119626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomness Generation for Secure Hardware Masking</w:t>
+                <w:t xml:space="preserve">Scoop: An Optimization Algorithm for Profiling Attacks against Higher-Order Masking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
+                <w:t xml:space="preserve">Nathan Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorben Moos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Migairou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62056/akdkp2fgx⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.56-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i3.56-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04639398v1</w:t>
+                <w:t xml:space="preserve">lirmm-05119628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-channel analysis against ANSSI’s protected AES implementation on ARM: end-to-end attacks with multi-task learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Randomness Generation for Secure Hardware Masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Strullu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13389-023-00311-7⟩</w:t>
+              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62056/akdkp2fgx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04248392v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04639398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime-Field Masking in Hardware and its Soundness against Low-Noise SCA Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorben Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (2), pp.482-518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i2.482-518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04248344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Bounds and Convergence Rates for Side-Channel Security Evaluators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (3), pp.522-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46586/tches.v2023.i3.522-569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04248353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don’t Learn What You Already Know</w:t>
+                <w:t xml:space="preserve">Side-channel analysis against ANSSI’s protected AES implementation on ARM: end-to-end attacks with multi-task learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+                <w:t xml:space="preserve">Rémi Strullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.32-59. </w:t>
+              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.129-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i1.32-59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13389-023-00311-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04248365v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04248392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Profiled Side-Channel Analysis of Masked Implementations, Extended</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Don’t Learn What You Already Know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bronchain</w:t>
+                <w:t xml:space="preserve">Valence Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Durvaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Standaert</w:t>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3144871⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.32-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i1.32-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04248175v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient Profiled Side-Channel Analysis of Masked Implementations, Extended</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bronchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Durvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.574-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3144871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04248175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Study of Deep Learning for Side-Channel Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prouff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2020 (1), pp.348-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13154/tches.v2020.i1.348-375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1340,1413 +1474,1413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP Masking with Generic Security Guarantees under Minimum Assumptions, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Orlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cryptology – ASIACRYPT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Melbourne, Australia. pp.544-575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-95-5096-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05119631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCOOP : une méthode d'optimisation de réseaux de neurones adaptée aux attaques par canaux auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migairou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05378198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Feistel Ciphers for Efficient Prime Field Masking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Méaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorben Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCRYPT 2024 - 43rd International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Cryptographic Research, May 2024, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04505584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining loop shuffling and code polymorphism for enhanced AES side-channel security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+                <w:t xml:space="preserve">Connecting Leakage-Resilient Secret Sharing to Practice: Scaling Trends and Physical Dependencies of Prime Field Masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Orlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSADE 2024 - 15th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROCRYPT 2024 - 43rd International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Zürich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04539481v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04484194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Leakage-Resilient Secret Sharing to Practice: Scaling Trends and Physical Dependencies of Prime Field Masking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Faust</w:t>
+                <w:t xml:space="preserve">Combining loop shuffling and code polymorphism for enhanced AES side-channel security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2024 - 43rd International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COSADE 2024 - 15th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Gardanne, France. pp.260-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57543-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04484194v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04539481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prouff and Rivain’s Formal Security Proof of Masking, Revisited</w:t>
+                <w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYPTO 2023 - 43rd Annual International Cryptology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-38548-3_12⟩</w:t>
+              <w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Birmingham, United Kingdom. pp.69-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04248805v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prouff and Rivain’s Formal Security Proof of Masking, Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRYPTO 2023 - 43rd Annual International Cryptology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Santa Barbara, CA, United States. pp.343-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38548-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136982v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136980v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective and Efficient Masking with Low Noise Using Small-Mersenne-Prime Ciphers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04248803v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective and Efficient Masking with Low Noise Using Small-Mersenne-Prime Ciphers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Méaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France. pp.596-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30634-1_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136985v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04248803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning side-channel analysis on large-scale traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angela Cornélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESORICS 2020: Computer Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Guildford, United Kingdom. pp.440-460, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58951-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03483683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Visualization for General Characterization in Profiling Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prouff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Darmstadt, France. pp.145-167, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-16350-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2756,114 +2890,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better comprehension of deep learning for side-channel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Sorbonne Université, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020SORUS443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03651269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2931,51 +3065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C2A7803"/>
+    <w:nsid w:val="D76EAA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-masure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leti-cea.fr/cea-tech/leti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-crypto.elen.ucl.ac.be/crypto/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/smarties/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.56-80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.32-55" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Momin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Moos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akdkp2fgx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00311-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.482-518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.522-569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Cristiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i1.32-59" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3144871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.348-375" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119631v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Micheli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Orlt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5096-8_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05378198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04505584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick M&#233;aux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04539481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04484194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248805v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38548-3_12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-masure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leti-cea.fr/cea-tech/leti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-crypto.elen.ucl.ac.be/crypto/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/smarties/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.32-55" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.56-80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Momin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Moos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akdkp2fgx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.482-518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.522-569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00311-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Cristiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i1.32-59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durvaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3144871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.348-375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119631v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Micheli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Orlt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5096-8_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05378198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04505584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick M&#233;aux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04484194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04539481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248805v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38548-3_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_20" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>