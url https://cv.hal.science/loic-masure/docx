--- v1 (2026-04-04)
+++ v2 (2026-04-28)
@@ -774,365 +774,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04639398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime-Field Masking in Hardware and its Soundness against Low-Noise SCA Attacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Side-channel analysis against ANSSI’s protected AES implementation on ARM: end-to-end attacks with multi-task learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Strullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i2.482-518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.129-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13389-023-00311-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04248344v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Bounds and Convergence Rates for Side-Channel Security Evaluators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prime-Field Masking in Hardware and its Soundness against Low-Noise SCA Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (3), pp.522-569. </w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (2), pp.482-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i3.522-569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i2.482-518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04248353v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04248344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-channel analysis against ANSSI’s protected AES implementation on ARM: end-to-end attacks with multi-task learning</w:t>
+                <w:t xml:space="preserve">Information Bounds and Convergence Rates for Side-Channel Security Evaluators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Strullu</w:t>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.129-147. </w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (3), pp.522-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13389-023-00311-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i3.522-569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04248392v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t Learn What You Already Know</w:t>
               </w:r>
@@ -1845,239 +1845,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04505584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Leakage-Resilient Secret Sharing to Practice: Scaling Trends and Physical Dependencies of Prime Field Masking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Faust</w:t>
+                <w:t xml:space="preserve">Combining loop shuffling and code polymorphism for enhanced AES side-channel security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2024 - 43rd International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COSADE 2024 - 15th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Gardanne, France. pp.260-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57543-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04484194v1</w:t>
+                <w:t xml:space="preserve">cea-04539481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining loop shuffling and code polymorphism for enhanced AES side-channel security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+                <w:t xml:space="preserve">Connecting Leakage-Resilient Secret Sharing to Practice: Scaling Trends and Physical Dependencies of Prime Field Masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Orlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSADE 2024 - 15th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROCRYPT 2024 - 43rd International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57543-3_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04539481v1</w:t>
+                <w:t xml:space="preserve">lirmm-04484194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t>
               </w:r>
@@ -2161,321 +2161,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prouff and Rivain’s Formal Security Proof of Masking, Revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYPTO 2023 - 43rd Annual International Cryptology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-38548-3_12⟩</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04248805v2</w:t>
+                <w:t xml:space="preserve">hal-04136982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prouff and Rivain’s Formal Security Proof of Masking, Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t>
+              <w:t xml:space="preserve">CRYPTO 2023 - 43rd Annual International Cryptology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Santa Barbara, CA, United States. pp.343-376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38548-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136982v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04248805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2647,51 +2647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning side-channel analysis on large-scale traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D76EAA06"/>
+    <w:nsid w:val="E990E638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3296,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-masure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leti-cea.fr/cea-tech/leti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-crypto.elen.ucl.ac.be/crypto/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/smarties/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.32-55" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.56-80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Momin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Moos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akdkp2fgx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.482-518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.522-569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00311-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Cristiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i1.32-59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durvaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3144871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.348-375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119631v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Micheli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Orlt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5096-8_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05378198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04505584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick M&#233;aux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04484194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04539481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248805v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38548-3_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_20" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-masure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leti-cea.fr/cea-tech/leti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-crypto.elen.ucl.ac.be/crypto/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/smarties/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.32-55" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.56-80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Momin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Moos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akdkp2fgx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00311-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.482-518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.522-569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Cristiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i1.32-59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durvaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3144871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.348-375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119631v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Micheli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Orlt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5096-8_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05378198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04505584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick M&#233;aux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04539481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04484194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248805v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38548-3_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_20" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>