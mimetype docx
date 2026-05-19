--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -432,235 +432,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Average Random Probing Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Béguinot</w:t>
+                <w:t xml:space="preserve">Scoop: An Optimization Algorithm for Profiling Attacks against Higher-Order Masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migairou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (3), pp.32-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i3.32-55⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.56-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i3.56-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05119626v1</w:t>
+                <w:t xml:space="preserve">lirmm-05119628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoop: An Optimization Algorithm for Profiling Attacks against Higher-Order Masking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Heydemann</w:t>
+                <w:t xml:space="preserve">On the Average Random Probing Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Migairou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (3), pp.56-80. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.32-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i3.56-80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i3.32-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05119628v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05119626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness Generation for Secure Hardware Masking</w:t>
               </w:r>
@@ -723,416 +723,416 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (2), </w:t>
+              <w:t xml:space="preserve">, 2024, 1 (2), 52 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62056/akdkp2fgx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04639398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-channel analysis against ANSSI’s protected AES implementation on ARM: end-to-end attacks with multi-task learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prime-Field Masking in Hardware and its Soundness against Low-Noise SCA Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Strullu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13389-023-00311-7⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (2), pp.482-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i2.482-518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04248392v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime-Field Masking in Hardware and its Soundness against Low-Noise SCA Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Bounds and Convergence Rates for Side-Channel Security Evaluators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Cassiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thorben Moos</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (2), pp.482-518. </w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (3), pp.522-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i2.482-518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i3.522-569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04248344v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04248353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Bounds and Convergence Rates for Side-Channel Security Evaluators</w:t>
+                <w:t xml:space="preserve">Side-channel analysis against ANSSI’s protected AES implementation on ARM: end-to-end attacks with multi-task learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hendrickx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+                <w:t xml:space="preserve">Rémi Strullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (3), pp.522-569. </w:t>
+              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.129-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2023.i3.522-569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13389-023-00311-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04248353v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t Learn What You Already Know</w:t>
               </w:r>
@@ -1622,90 +1622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCOOP : une méthode d'optimisation de réseaux de neurones adaptée aux attaques par canaux auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migairou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2057,131 +2057,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04484194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t>
+                <w:t xml:space="preserve">Prouff and Rivain’s Formal Security Proof of Masking, Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Birmingham, United Kingdom. pp.69-81, </w:t>
+              <w:t xml:space="preserve">CRYPTO 2023 - 43rd Annual International Cryptology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Santa Barbara, CA, United States. pp.343-376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38548-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136980v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t>
               </w:r>
@@ -2295,360 +2282,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prouff and Rivain’s Formal Security Proof of Masking, Revisited</w:t>
+                <w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Standaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYPTO 2023 - 43rd Annual International Cryptology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Santa Barbara, CA, United States. pp.343-376, </w:t>
+              <w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Birmingham, United Kingdom. pp.69-81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-38548-3_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04248805v2</w:t>
+                <w:t xml:space="preserve">hal-04136980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective and Efficient Masking with Low Noise Using Small-Mersenne-Prime Ciphers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Méaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France. pp.596-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30634-1_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136985v1</w:t>
+                <w:t xml:space="preserve">lirmm-04248803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective and Efficient Masking with Low Noise Using Small-Mersenne-Prime Ciphers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30634-1_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04248803v1</w:t>
+                <w:t xml:space="preserve">hal-04136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning side-channel analysis on large-scale traces</w:t>
               </w:r>
@@ -3065,51 +3065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E990E638"/>
+    <w:nsid w:val="EF04CA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3296,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-masure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leti-cea.fr/cea-tech/leti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-crypto.elen.ucl.ac.be/crypto/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/smarties/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.32-55" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.56-80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Momin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Moos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akdkp2fgx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00311-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.482-518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.522-569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Cristiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i1.32-59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durvaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3144871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.348-375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119631v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Micheli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Orlt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5096-8_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05378198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04505584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick M&#233;aux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04539481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04484194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248805v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38548-3_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_20" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-masure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leti-cea.fr/cea-tech/leti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-crypto.elen.ucl.ac.be/crypto/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/smarties/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.56-80" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.32-55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Momin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Moos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/akdkp2fgx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.482-518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.522-569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00311-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Cristiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i1.32-59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durvaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3144871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.348-375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05119631v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Micheli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Orlt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5096-8_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05378198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04505584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick M&#233;aux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04539481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04484194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248805v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38548-3_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04248803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>