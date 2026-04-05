--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -93,1089 +93,1180 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of environmental certification in the agroecological transition of plantbased sectors</w:t>
+                <w:t xml:space="preserve">Les pesticides comme dispositif de marché de la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Bréavoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
+                <w:t xml:space="preserve">Jeanne Pahun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art04-GB⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13y7h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314402v1</w:t>
+                <w:t xml:space="preserve">hal-05549059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of environmental certification in the agroecological transition of plantbased sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bréavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Billows</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821902v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871038v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail disloqué en débats. Actes du séminaire &amp;quot;contribution à une altergestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coutrot</w:t>
+                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411344v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter des salariés saisonniers étrangers : les apports et limites de l'immersion en entreprise agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le travail disloqué en débats. Actes du séminaire &amp;quot;contribution à une altergestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.25-33</w:t>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°26, pp.29-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697801v1</w:t>
+                <w:t xml:space="preserve">hal-04411344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cultures sous tension. Les rationalisations des grandes entreprises agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enquêter des salariés saisonniers étrangers : les apports et limites de l'immersion en entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.25-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.211.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178151v1</w:t>
+                <w:t xml:space="preserve">hal-03697801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chefs de culture : entre « têtes de pont » et « têtes à gnons »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des cultures sous tension. Les rationalisations des grandes entreprises agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.8428⟩</w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (1), pp.127-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.211.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256221v1</w:t>
+                <w:t xml:space="preserve">hal-03178151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Laferté, Luxembourgishness: a survey among grain farmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Mazenc</w:t>
+                <w:t xml:space="preserve">Les chefs de culture : entre « têtes de pont » et « têtes à gnons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (1-2), </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.30642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082265v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agro-écologique dans la mise en pratique des référentiels pédagogiques : le cas de deux BTS agricoles</w:t>
+                <w:t xml:space="preserve">Gilles Laferté, Luxembourgishness: a survey among grain farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+                <w:t xml:space="preserve">Loic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, pp.117-135. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.30642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194749v1</w:t>
+                <w:t xml:space="preserve">hal-03082265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister dans une exploitation. Les effets du « management » sur le travail dans une firme agricole française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La transition agro-écologique dans la mise en pratique des référentiels pédagogiques : le cas de deux BTS agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.22571⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178265v1</w:t>
+                <w:t xml:space="preserve">hal-03194749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résister dans une exploitation. Les effets du « management » sur le travail dans une firme agricole française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.206-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.22571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biographies in sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1185,262 +1276,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le marché gouverne les pratiques agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pahun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le travail politique des acteurs de la grande distribution pour comprendre la forte consommation de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle ANR SPECIFICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder par la sociologie l’usage des pesticides à l’échelle des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pahun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les produits phytosanitaires dans les systèmes de culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre d'Agriculture de Bretagne, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1450,137 +1541,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Anatomie de firmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau capitalisme agricole : de la ferme à la firme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 312 p., 2017, 9782724621358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1590,185 +1681,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs de culture : des interprètes contrariés du nouveau capitalisme agricole. Dualisme d'une professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut National Polytechnique de Toulouse - INPT, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020INPT0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04420219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs de culture : des interprètes contrariés du nouveau capitalisme agricole. Dualisme d'une professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut National Polytechnique de Toulouse, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03194725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1915,51 +2006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art04-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30642" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.22571" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pahun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03194725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pahun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art04-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30642" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.22571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03194725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>