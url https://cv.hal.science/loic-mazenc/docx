--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1014,259 +1014,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agro-écologique dans la mise en pratique des référentiels pédagogiques : le cas de deux BTS agricoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résister dans une exploitation. Les effets du « management » sur le travail dans une firme agricole française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8508⟩</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.206-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.22571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194749v1</w:t>
+                <w:t xml:space="preserve">hal-03178265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographies in sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1276,51 +1185,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le marché gouverne les pratiques agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1336,142 +1245,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le travail politique des acteurs de la grande distribution pour comprendre la forte consommation de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle ANR SPECIFICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder par la sociologie l’usage des pesticides à l’échelle des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pahun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1487,51 +1396,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les produits phytosanitaires dans les systèmes de culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre d'Agriculture de Bretagne, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1541,51 +1450,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Anatomie de firmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1604,262 +1513,191 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau capitalisme agricole : de la ferme à la firme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 312 p., 2017, 9782724621358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs de culture : des interprètes contrariés du nouveau capitalisme agricole. Dualisme d'une professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut National Polytechnique de Toulouse - INPT, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020INPT0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">tel-03194725v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04420219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2006,51 +1844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pahun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art04-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30642" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.22571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03194725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pahun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art04-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30642" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.22571" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04420219v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>