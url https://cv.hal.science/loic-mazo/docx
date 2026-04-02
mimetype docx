--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,3887 +298,4135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some representations of real numbers using integer sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monotonic sampling of a continuous closed curve from its Gauss digitization. Application to length estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Magaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960129522000342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (8), pp.869-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01098-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276295v2</w:t>
+                <w:t xml:space="preserve">hal-02987858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Turn-Boundedness, a curvature control for continuous curves with application to digitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some representations of real numbers using integer sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Jacob-da Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazo</w:t>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+                <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (5), pp.673-692. </w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.648-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00952-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960129522000342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891118v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence between Topological and Discrete Connectivities in Hausdorff Discretization</w:t>
+                <w:t xml:space="preserve">Local Turn-Boundedness, a curvature control for continuous curves with application to digitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ronse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (5), pp.673-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00952-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309344v1</w:t>
+                <w:t xml:space="preserve">hal-02891118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale arithmetization of linear transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correspondence between Topological and Discrete Connectivities in Hausdorff Discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0853-6⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405461v3</w:t>
+                <w:t xml:space="preserve">hal-02309344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorics of the Gauss digitization under translation in 2D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale arithmetization of linear transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 61, pp.224-236. </w:t>
+              <w:t xml:space="preserve">, 2018, 61, pp.432-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0846-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0853-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853991v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405461v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object digitization up to a translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorics of the Gauss digitization under translation in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0846-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384377v2</w:t>
+                <w:t xml:space="preserve">hal-01853991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local length estimators and concave functions</w:t>
+                <w:t xml:space="preserve">Object digitization up to a translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346909v2</w:t>
+                <w:t xml:space="preserve">hal-01384377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment-based angular difference estimation between two tomographic projections in 2D and 3D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-local length estimators and concave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), pp.164-182. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 690, pp.73-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-016-0673-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337071v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local estimators: a new class of multigrid convergent length estimators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moment-based angular difference estimation between two tomographic projections in 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.164-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-016-0673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058445v2</w:t>
+                <w:t xml:space="preserve">hal-01337071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital imaging: A unified topological framework</w:t>
+                <w:t xml:space="preserve">Non-local estimators: a new class of multigrid convergent length estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Ronse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-011-0308-9⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 645, pp.128-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00622529v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology on digital label images</w:t>
+                <w:t xml:space="preserve">Digital imaging: A unified topological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44 (3), pp.254-281. </w:t>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.19-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-011-0325-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-011-0308-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727353v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paths, homotopy and reduction in digital images</w:t>
+                <w:t xml:space="preserve">Topology on digital label images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.254-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-011-0325-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-010-9591-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00622495v1</w:t>
+                <w:t xml:space="preserve">hal-00727353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On 2-D simple sets in n-D cubic grids</w:t>
+                <w:t xml:space="preserve">Paths, homotopy and reduction in digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113 (2), pp.167-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-010-9591-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-009-9195-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01694414v1</w:t>
+                <w:t xml:space="preserve">hal-00622495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological properties of thinning in 2-D pseudomanifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (1), pp.27-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-010-0190-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On 2-D simple sets in n-D cubic grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.893-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9195-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An introduction to simple sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (15), pp.1366-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally turn-bounded curves are quasi-regular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local turn-boundedness: a curvature control for a good digitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilabel, multiscale topological transformation for cerebral MRI segmentation post-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.471-482, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial Function Based Ab-Initio Tomographic Reconstruction for Cryo Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the digitization dual combinatorics and convex case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nD Quasi-Affine Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Jacob-da Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.337-348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint 3D alignment-reconstruction multi-scale approach for cryo electron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmida Rojbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular Uncertainty Refinement and Image Reconstruction Improvement in Cryo-electron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmida Rojbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005680600940100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve Digitization Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of angular difference between tomographic projections taken at unknown directions in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec City, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular difference measure between tomographic projections taken at unknown directions in 2D</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Omega-AQA : Représentation discrète des applications affines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. da Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Largeteau-Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuvièmes journées du Groupe de Travail de Géométrie Discrète (GéoDis 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910194v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About multigrid convergence of some length estimators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Angular difference measure between tomographic projections taken at unknown directions in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_18⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990694v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for digital label images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazo</w:t>
+                <w:t xml:space="preserve">About multigrid convergence of some length estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Topology in Image Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30238-1_1⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Siena, Italy. pp.214-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962186v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified topological framework for digital imaging</w:t>
+                <w:t xml:space="preserve">A framework for digital label images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_14⟩</w:t>
+              <w:t xml:space="preserve">Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bertinoro, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30238-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728915v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preserving thinning in 2-D pseudomanifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A unified topological framework for digital imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Lyon, France. pp.217-228, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_19⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Nancy, France. pp.163-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622408v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal simple sets: A new concept for topology-preserving transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Topology-preserving thinning in 2-D pseudomanifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Topology in Image Context (CTIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. pp.217-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694895v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minimal simple sets: A new concept for topology-preserving transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Topology in Image Context (CTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des grumeaux dans la topologie : une introduction à la notion d'ensemble simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète (GT GeoDis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique Mathématique Une photographie en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 9782271093356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations homotopiques dans les images digitales n-aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université de Strasbourg, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00660049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digitization Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonic sampling of a continuous closed curve from its Gauss digitization. Application to length estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
+                <w:t xml:space="preserve">Density based graph denoising for manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4246,51 +4494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="859F44F0"/>
+    <w:nsid w:val="AF6DB944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4477,51 +4725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7937-781X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159247942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442863v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-024-00694-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405461v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0853-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0308-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C9B0BDF7F0D21E9700836ACFFDA64380691C88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0325-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9591-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9195-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0190-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078723v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987858v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7937-781X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159247942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442863v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-024-00694-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01098-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405461v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0853-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0308-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C9B0BDF7F0D21E9700836ACFFDA64380691C88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0325-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9591-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0190-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9195-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078723v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. da Col" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>