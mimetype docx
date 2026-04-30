--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -1688,235 +1688,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of thinning in 2-D pseudomanifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On 2-D simple sets in n-D cubic grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-010-0190-x⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.893-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622471v1</w:t>
+                <w:t xml:space="preserve">hal-01694414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On 2-D simple sets in n-D cubic grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological properties of thinning in 2-D pseudomanifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (4), pp.893-913. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-009-9195-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-010-0190-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694414v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to simple sets</w:t>
               </w:r>
@@ -3705,51 +3705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. pp.217-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Topology in Image Context (CTIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,51 +4494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF6DB944"/>
+    <w:nsid w:val="F45026FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4725,51 +4725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7937-781X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159247942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442863v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-024-00694-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01098-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405461v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0853-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0308-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C9B0BDF7F0D21E9700836ACFFDA64380691C88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0325-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9591-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0190-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9195-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078723v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. da Col" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7937-781X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159247942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442863v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-024-00694-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01098-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405461v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0853-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0308-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C9B0BDF7F0D21E9700836ACFFDA64380691C88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0325-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9591-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9195-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0190-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078723v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. da Col" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>