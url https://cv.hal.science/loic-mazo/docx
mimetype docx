--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -4494,51 +4494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F45026FF"/>
+    <w:nsid w:val="73018A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>