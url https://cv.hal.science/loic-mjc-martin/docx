--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1091,295 +1091,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4 mimetics sensitize HIV-1-infected cells to ADCC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trimeric HIV Env provides epitope occlusion mediated by hypervariable loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Brassard</w:t>
+                <w:t xml:space="preserve">Carlos G. Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Iyer</w:t>
+                <w:t xml:space="preserve">Li Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roger</w:t>
+                <w:t xml:space="preserve">Jinwen Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Baikoghli Kalkhoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506755112⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.7025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530884v1</w:t>
+                <w:t xml:space="preserve">cea-02530807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimeric HIV Env provides epitope occlusion mediated by hypervariable loops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Xing</w:t>
+                <w:t xml:space="preserve">CD4 mimetics sensitize HIV-1-infected cells to ADCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Veillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinwen Hui</w:t>
+                <w:t xml:space="preserve">Nathalie Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Hu</w:t>
+                <w:t xml:space="preserve">Shilpa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Baikoghli Kalkhoran</w:t>
+                <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4, pp.7025. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (20), pp.E2687-E2694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep07025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506755112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocrystal Structures of Antibody N60-i3 and Antibody JR4 in Complex with gp120 Define More Cluster A Epitopes Involved in Effective Antibody-Dependent Effector Function against HIV-1</w:t>
               </w:r>
@@ -1493,295 +1493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive and mucoadhesive pluronic-hydroxypropylmethylcellulose hydrogel containing the mini-CD4 M48U1 Is a promising efficient barrier against HIV diffusion through macaque Cervicovaginal Mucus</w:t>
+                <w:t xml:space="preserve">Neutralization Properties of Simian Immunodeficiency Viruses Infecting Chimpanzees and Gorillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
+                <w:t xml:space="preserve">Hannah Barbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Aka-Any-Grah</w:t>
+                <w:t xml:space="preserve">Julie Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Frederic Bibollet-Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Rachel Galimidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lievin-Le-Moal</w:t>
+                <w:t xml:space="preserve">Anthony West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (4), pp.2215-2222. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.03503-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00296-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02530843v1</w:t>
+                <w:t xml:space="preserve">cea-02530869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization Properties of Simian Immunodeficiency Viruses Infecting Chimpanzees and Gorillas</w:t>
+                <w:t xml:space="preserve">Thermosensitive and mucoadhesive pluronic-hydroxypropylmethylcellulose hydrogel containing the mini-CD4 M48U1 Is a promising efficient barrier against HIV diffusion through macaque Cervicovaginal Mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Barbian</w:t>
+                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Decker</w:t>
+                <w:t xml:space="preserve">Armelle Aka-Any-Grah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bibollet-Ruche</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Galimidi</w:t>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony West</w:t>
+                <w:t xml:space="preserve">Vanessa Lievin-Le-Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (4), pp.2215-2222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00296-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.03503-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02530869v1</w:t>
+                <w:t xml:space="preserve">cea-02530843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Definition of an Antibody-Dependent Cellular Cytotoxicity Response Implicated in Reduced Risk for HIV-1 Infection</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier García Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alcami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (S1), pp.A213-A213. </w:t>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ema Crooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), pp.12. </w:t>
@@ -2437,77 +2437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the formulation of thermosensitive and mucoadhesive vaginal hydrogels containing the miniCD4 M48U1 as anti-HIV-1 microbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Liévin-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,286 +2982,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02530559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural definition of a novel CD4-induced epitope that is targeted by a single-headed immunoglobulin to effect broad and potent HIV neutralization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Matz</w:t>
+                <w:t xml:space="preserve">MiniCD4 Microbicide Prevents HIV Infection of Human Mucosal Explants and Vaginal Transmission of SHIV162P3 in Cynomolgus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morellato-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen D. Schmidt</w:t>
+                <w:t xml:space="preserve">Joachim Brouwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwo-Yu Chuang</w:t>
+                <w:t xml:space="preserve">Patrick Augustijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.e1003071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00731776v1</w:t>
+                <w:t xml:space="preserve">cea-02530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiniCD4 Microbicide Prevents HIV Infection of Human Mucosal Explants and Vaginal Transmission of SHIV162P3 in Cynomolgus Macaques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joachim Brouwers</w:t>
+                <w:t xml:space="preserve">Structural definition of a novel CD4-induced epitope that is targeted by a single-headed immunoglobulin to effect broad and potent HIV neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy S. Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustijns</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
+                <w:t xml:space="preserve">Stephen D. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwo-Yu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530573v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiniCD4 protein resistance mutations affect binding to the HIV-1 gp120 CD4 binding site and decrease entry efficiency</w:t>
               </w:r>
@@ -4170,161 +4170,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02529147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Studies of the Complex Between Akt-in and the Akt2-PH Domain Suggest that the Peptide Acts as an Allosteric Inhibitor of the Akt Kinase</w:t>
+                <w:t xml:space="preserve">A global benchmark study using affinity-based biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ropars</w:t>
+                <w:t xml:space="preserve">Rebecca L. Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barthe</w:t>
+                <w:t xml:space="preserve">Giuseppe A. Papalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Shien Wang</w:t>
+                <w:t xml:space="preserve">Peter J. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlung Chen</w:t>
+                <w:t xml:space="preserve">Jamie Furneisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der-Lii Tzou</w:t>
+                <w:t xml:space="preserve">John Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Spectroscopy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (1), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386 (2), pp.194-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874383800903010065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2008.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543033v1</w:t>
+                <w:t xml:space="preserve">hal-01527917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P19-23. Putative prefusion mechanism of HIV-1 Env revealed by ligand-induced quaternary alterations in o-gp140 trimers</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (Suppl 3), pp.P343. </w:t>
@@ -4438,429 +4438,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global benchmark study using affinity-based biosensors</w:t>
+                <w:t xml:space="preserve">Structural Studies of the Complex Between Akt-in and the Akt2-PH Domain Suggest that the Peptide Acts as an Allosteric Inhibitor of the Akt Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca L. Rich</w:t>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe A. Papalia</w:t>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Flynn</w:t>
+                <w:t xml:space="preserve">Chi-Shien Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Furneisen</w:t>
+                <w:t xml:space="preserve">Wenlung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Quinn</w:t>
+                <w:t xml:space="preserve">Der-Lii Tzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 386 (2), pp.194-216. </w:t>
+              <w:t xml:space="preserve">The Open Spectroscopy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2008.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874383800903010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527917v1</w:t>
+                <w:t xml:space="preserve">hal-02543033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to the CD4 mimetic mini protein M48-U1 induces changes in a highly conserved region on the HIV-1 gp120 envelope protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syndecan-1 and syndecan-4 are involved in RANTES/CCL5-induced migration and invasion of human hepatoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Charni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Grupping</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Véronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Hlawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P177⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1790 (10), pp.1314-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542981v1</w:t>
+                <w:t xml:space="preserve">cea-02529135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndecan-1 and syndecan-4 are involved in RANTES/CCL5-induced migration and invasion of human hepatoma cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Charni</w:t>
+                <w:t xml:space="preserve">Resistance to the CD4 mimetic mini protein M48-U1 induces changes in a highly conserved region on the HIV-1 gp120 envelope protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Grupping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heyndrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Friand</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1790 (10), pp.1314-1326. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S3-P12-11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2009.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02529135v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Optimization of a CD4-Mimetic Miniprotein and Cocrystal Structures with HIV-1 gp120 Envelope Glycoprotein</w:t>
               </w:r>
@@ -5166,51 +5166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dagouassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (11), pp.2948-58. </w:t>
@@ -5261,64 +5261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput fluorescence polarization assay specific to the CD4 binding site of HIV-1 glycoproteins based on a fluorescein-labelled CD4 mimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Pogenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,64 +5408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Chin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzad Majeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5662,51 +5662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of a CD4 mimic that inhibits HIV-1 entry and exposes cryptic neutralization epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,51 +5955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heparin-aggregated RANTES can be crystallised.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico A Stura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songping Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,51 +6209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Analysis of the RANTES-Glycosaminoglycans Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,51 +6355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase synthesis of peptides containing the spin-labeled 2,2,6,6-tetramethylpiperidine-1-oxyl-4-amino-4-carboxylic acid (TOAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins on Natural Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,51 +6639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins from Small Size Natural and De Novo Designed Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6730,51 +6730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallopeptidase Inhibitors of Tetanus Toxin: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Amino-thiols Inhibit the Zinc Metallopeptidase Activity of Tetanus Toxin Light Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,51 +7031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Exosite-dependent Cleavage of Synaptobrevin by Tetanus Toxin Light Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,51 +7311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric-type control of synaptobrevin cleavage by tetanus toxin light chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Soleilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Miniproteins by the Transfer of Active Sites Onto Small-Size Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7771,51 +7771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-CELL CONTINUOUS TARGET-GENE EVOLUTION, SCREENING AND SELECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Henrique Pereira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021233975A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8002,51 +8002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gorman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingbo Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Musumeci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tolbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakshi Gohain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmin Alsahafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verna Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orlandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00401-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan W Barnett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Oostermeijer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Nieuwenhuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Beenhakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00811-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pacheco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veillette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brassard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Iyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506755112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Moscoso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Baikoghli Kalkhoran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyun Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01232-15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Aka-Any-Grah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin-Le-Moal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03503-14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Barbian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Galimidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony West" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00296-15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tolbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gohain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02194-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Herrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olejniczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2014.5461.abstract" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selhorst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Grupping" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Crooks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;k. Louder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisha Mckee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.04.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morellato-Castillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descours" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4002988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VLXSLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hlawaty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louedec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9285-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD6GX3SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003071" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vereecken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heyndrickx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Sirokman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Nandi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moscoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016113108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajetan Dogo-Isonagie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lalonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leslie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb200068b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Charni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24800" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shien Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlung Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der-Lii Tzou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874383800903010065" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Moscoso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P343" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527917v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Rich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A. Papalia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furneisen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quinn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.11.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grupping" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heyndrickx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P177" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Friand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.07.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stricher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chin Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesnoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ulmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.08.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528561v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalakshmi Darbha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Phogat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Labrijn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuei Shu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Gu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035323x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0F0LPHZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sironi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt768" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Drakopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Ylisastigui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vizzavona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1759(02)00096-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21WJT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songping Liang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026136m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CJX1SX3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wittamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi002670n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V75MJR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formaggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toniolo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2001.00940.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8Z6TRNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barthe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00829-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWVHDL71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203003381306" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981015z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLJTPXR0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.6.3459" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02442877" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9GKND0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soleilhac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07J8CFFF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-116-9:113" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Henrique Pereira Ramos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gorman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingbo Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Musumeci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tolbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakshi Gohain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmin Alsahafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verna Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orlandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00401-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan W Barnett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Oostermeijer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Nieuwenhuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Beenhakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00811-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pacheco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veillette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Moscoso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Hui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Baikoghli Kalkhoran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Iyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506755112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyun Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01232-15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Barbian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Galimidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony West" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00296-15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Aka-Any-Grah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin-Le-Moal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03503-14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tolbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gohain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02194-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Herrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olejniczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2014.5461.abstract" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selhorst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Grupping" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Crooks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;k. Louder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisha Mckee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.04.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morellato-Castillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descours" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4002988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VLXSLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hlawaty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louedec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9285-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD6GX3SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vereecken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heyndrickx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Sirokman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Nandi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moscoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016113108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajetan Dogo-Isonagie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lalonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leslie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb200068b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Charni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24800" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Rich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A. Papalia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Flynn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furneisen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quinn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.11.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Moscoso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P343" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shien Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlung Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der-Lii Tzou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874383800903010065" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Friand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542981v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grupping" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heyndrickx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P177" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stricher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chin Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesnoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ulmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.08.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528561v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalakshmi Darbha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Phogat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Labrijn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuei Shu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Gu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035323x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0F0LPHZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sironi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt768" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Drakopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Ylisastigui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vizzavona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1759(02)00096-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21WJT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songping Liang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026136m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CJX1SX3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wittamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi002670n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V75MJR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formaggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toniolo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2001.00940.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8Z6TRNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barthe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00829-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWVHDL71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203003381306" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981015z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLJTPXR0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.6.3459" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02442877" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9GKND0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soleilhac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07J8CFFF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-116-9:113" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Henrique Pereira Ramos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>