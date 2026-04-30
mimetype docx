--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1091,295 +1091,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimeric HIV Env provides epitope occlusion mediated by hypervariable loops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD4 mimetics sensitize HIV-1-infected cells to ADCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Veillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos G. Moscoso</w:t>
+                <w:t xml:space="preserve">Nathalie Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Xing</w:t>
+                <w:t xml:space="preserve">Shilpa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinwen Hui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Baikoghli Kalkhoran</w:t>
+                <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (20), pp.E2687-E2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506755112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02530807v1</w:t>
+                <w:t xml:space="preserve">hal-02530884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4 mimetics sensitize HIV-1-infected cells to ADCC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Veillette</w:t>
+                <w:t xml:space="preserve">Trimeric HIV Env provides epitope occlusion mediated by hypervariable loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Brassard</w:t>
+                <w:t xml:space="preserve">Jinwen Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Iyer</w:t>
+                <w:t xml:space="preserve">Jeffrey Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roger</w:t>
+                <w:t xml:space="preserve">Mohammad Baikoghli Kalkhoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (20), pp.E2687-E2694. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.7025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506755112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep07025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530884v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocrystal Structures of Antibody N60-i3 and Antibody JR4 in Complex with gp120 Define More Cluster A Epitopes Involved in Effective Antibody-Dependent Effector Function against HIV-1</w:t>
               </w:r>
@@ -1493,295 +1493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization Properties of Simian Immunodeficiency Viruses Infecting Chimpanzees and Gorillas</w:t>
+                <w:t xml:space="preserve">Thermosensitive and mucoadhesive pluronic-hydroxypropylmethylcellulose hydrogel containing the mini-CD4 M48U1 Is a promising efficient barrier against HIV diffusion through macaque Cervicovaginal Mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Barbian</w:t>
+                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Decker</w:t>
+                <w:t xml:space="preserve">Armelle Aka-Any-Grah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bibollet-Ruche</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Galimidi</w:t>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony West</w:t>
+                <w:t xml:space="preserve">Vanessa Lievin-Le-Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (4), pp.2215-2222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00296-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.03503-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02530869v1</w:t>
+                <w:t xml:space="preserve">cea-02530843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive and mucoadhesive pluronic-hydroxypropylmethylcellulose hydrogel containing the mini-CD4 M48U1 Is a promising efficient barrier against HIV diffusion through macaque Cervicovaginal Mucus</w:t>
+                <w:t xml:space="preserve">Neutralization Properties of Simian Immunodeficiency Viruses Infecting Chimpanzees and Gorillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
+                <w:t xml:space="preserve">Hannah Barbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Aka-Any-Grah</w:t>
+                <w:t xml:space="preserve">Julie Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Frederic Bibollet-Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Rachel Galimidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lievin-Le-Moal</w:t>
+                <w:t xml:space="preserve">Anthony West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (4), pp.2215-2222. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.03503-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00296-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02530843v1</w:t>
+                <w:t xml:space="preserve">cea-02530869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Definition of an Antibody-Dependent Cellular Cytotoxicity Response Implicated in Reduced Risk for HIV-1 Infection</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier García Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alcami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (S1), pp.A213-A213. </w:t>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ema Crooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), pp.12. </w:t>
@@ -2437,77 +2437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the formulation of thermosensitive and mucoadhesive vaginal hydrogels containing the miniCD4 M48U1 as anti-HIV-1 microbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Liévin-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiniCD4 Microbicide Prevents HIV Infection of Human Mucosal Explants and Vaginal Transmission of SHIV162P3 in Cynomolgus Macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morellato-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Brouwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (12), pp.e1003071. </w:t>
@@ -3375,338 +3375,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02530546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Neutralizing Antibodies Directed against CD4-Induced Epitope(s) Using a CD4 Mimetic Cross-Linked to a HIV-1 Envelope Glycoprotein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antu Dey</w:t>
+                <w:t xml:space="preserve">Straightforward Selection of Broadly Neutralizing Single-Domain Antibodies Targeting the Conserved CD4 and Coreceptor Binding Sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Burke</w:t>
+                <w:t xml:space="preserve">P. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yide Sun</w:t>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Sirokman</w:t>
+                <w:t xml:space="preserve">O. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avishek Nandi</w:t>
+                <w:t xml:space="preserve">O. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30233. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1137-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00461-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02530537v1</w:t>
+                <w:t xml:space="preserve">cea-02530610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Selection of Broadly Neutralizing Single-Domain Antibodies Targeting the Conserved CD4 and Coreceptor Binding Sites of HIV-1 gp120</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Matz</w:t>
+                <w:t xml:space="preserve">Elicitation of Neutralizing Antibodies Directed against CD4-Induced Epitope(s) Using a CD4 Mimetic Cross-Linked to a HIV-1 Envelope Glycoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antu Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kessler</w:t>
+                <w:t xml:space="preserve">Brian Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouchet</w:t>
+                <w:t xml:space="preserve">Yide Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Combes</w:t>
+                <w:t xml:space="preserve">Klara Sirokman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ramos</w:t>
+                <w:t xml:space="preserve">Avishek Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (2), pp.1137-1149. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00461-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02530610v1</w:t>
+                <w:t xml:space="preserve">cea-02530537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of HIV-1 Envelope in the CD4-bound Conformation through Specific Cross-linking of a CD4 Mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,697 +4170,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02529147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global benchmark study using affinity-based biosensors</w:t>
+                <w:t xml:space="preserve">P19-23. Putative prefusion mechanism of HIV-1 Env revealed by ligand-induced quaternary alterations in o-gp140 trimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca L. Rich</w:t>
+                <w:t xml:space="preserve">Cg Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe A. Papalia</w:t>
+                <w:t xml:space="preserve">E Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Flynn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Quinn</w:t>
+                <w:t xml:space="preserve">S Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2008.11.021⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (Suppl 3), pp.P343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527917v1</w:t>
+                <w:t xml:space="preserve">hal-02542974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P19-23. Putative prefusion mechanism of HIV-1 Env revealed by ligand-induced quaternary alterations in o-gp140 trimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Studies of the Complex Between Akt-in and the Akt2-PH Domain Suggest that the Peptide Acts as an Allosteric Inhibitor of the Akt Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cg Moscoso</w:t>
+                <w:t xml:space="preserve">Chi-Shien Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Kan</w:t>
+                <w:t xml:space="preserve">Wenlung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Poon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Der-Lii Tzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (Suppl 3), pp.P343. </w:t>
+              <w:t xml:space="preserve">The Open Spectroscopy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874383800903010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542974v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Studies of the Complex Between Akt-in and the Akt2-PH Domain Suggest that the Peptide Acts as an Allosteric Inhibitor of the Akt Kinase</w:t>
+                <w:t xml:space="preserve">A global benchmark study using affinity-based biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ropars</w:t>
+                <w:t xml:space="preserve">Rebecca L. Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barthe</w:t>
+                <w:t xml:space="preserve">Giuseppe A. Papalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Shien Wang</w:t>
+                <w:t xml:space="preserve">Peter J. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlung Chen</w:t>
+                <w:t xml:space="preserve">Jamie Furneisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der-Lii Tzou</w:t>
+                <w:t xml:space="preserve">John Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Spectroscopy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (1), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386 (2), pp.194-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874383800903010065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2008.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543033v1</w:t>
+                <w:t xml:space="preserve">hal-01527917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndecan-1 and syndecan-4 are involved in RANTES/CCL5-induced migration and invasion of human hepatoma cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance to the CD4 mimetic mini protein M48-U1 induces changes in a highly conserved region on the HIV-1 gp120 envelope protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Friand</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">K Grupping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heyndrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2009.07.015⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S3-P12-11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02529135v1</w:t>
+                <w:t xml:space="preserve">hal-02542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to the CD4 mimetic mini protein M48-U1 induces changes in a highly conserved region on the HIV-1 gp120 envelope protein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Michiels</w:t>
+                <w:t xml:space="preserve">Syndecan-1 and syndecan-4 are involved in RANTES/CCL5-induced migration and invasion of human hepatoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Charni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Véronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Hlawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (S3-P12-11), </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1790 (10), pp.1314-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542981v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02529135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Optimization of a CD4-Mimetic Miniprotein and Cocrystal Structures with HIV-1 gp120 Envelope Glycoprotein</w:t>
               </w:r>
@@ -4993,51 +4993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple one-step method for the preparation of HIV-1 envelope glycoprotein immunogens based on a CD4 mimic peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yide Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5166,51 +5166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dagouassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (11), pp.2948-58. </w:t>
@@ -5261,64 +5261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput fluorescence polarization assay specific to the CD4 binding site of HIV-1 glycoproteins based on a fluorescein-labelled CD4 mimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Pogenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,64 +5408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Chin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzad Majeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5662,51 +5662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of a CD4 mimic that inhibits HIV-1 entry and exposes cryptic neutralization epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,51 +5955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heparin-aggregated RANTES can be crystallised.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico A Stura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songping Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,51 +6209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Analysis of the RANTES-Glycosaminoglycans Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,51 +6355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase synthesis of peptides containing the spin-labeled 2,2,6,6-tetramethylpiperidine-1-oxyl-4-amino-4-carboxylic acid (TOAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins on Natural Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,51 +6639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins from Small Size Natural and De Novo Designed Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6730,51 +6730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallopeptidase Inhibitors of Tetanus Toxin: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Amino-thiols Inhibit the Zinc Metallopeptidase Activity of Tetanus Toxin Light Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,51 +7031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Exosite-dependent Cleavage of Synaptobrevin by Tetanus Toxin Light Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,51 +7311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric-type control of synaptobrevin cleavage by tetanus toxin light chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Soleilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Miniproteins by the Transfer of Active Sites Onto Small-Size Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7771,51 +7771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-CELL CONTINUOUS TARGET-GENE EVOLUTION, SCREENING AND SELECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Henrique Pereira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021233975A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8002,51 +8002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gorman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingbo Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Musumeci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tolbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakshi Gohain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmin Alsahafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verna Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orlandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00401-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan W Barnett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Oostermeijer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Nieuwenhuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Beenhakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00811-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pacheco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veillette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Moscoso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Hui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Baikoghli Kalkhoran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Iyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506755112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyun Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01232-15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Barbian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Galimidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony West" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00296-15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Aka-Any-Grah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin-Le-Moal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03503-14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tolbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gohain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02194-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Herrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olejniczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2014.5461.abstract" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selhorst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Grupping" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Crooks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;k. Louder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisha Mckee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.04.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morellato-Castillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descours" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4002988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VLXSLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hlawaty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louedec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9285-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD6GX3SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vereecken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heyndrickx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Sirokman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Nandi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moscoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016113108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajetan Dogo-Isonagie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lalonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leslie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb200068b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Charni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24800" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Rich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A. Papalia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Flynn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furneisen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quinn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.11.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Moscoso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P343" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shien Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlung Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der-Lii Tzou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874383800903010065" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Friand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542981v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grupping" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heyndrickx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P177" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stricher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chin Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesnoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ulmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.08.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528561v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalakshmi Darbha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Phogat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Labrijn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuei Shu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Gu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035323x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0F0LPHZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sironi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt768" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Drakopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Ylisastigui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vizzavona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1759(02)00096-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21WJT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songping Liang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026136m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CJX1SX3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wittamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi002670n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V75MJR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formaggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toniolo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2001.00940.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8Z6TRNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barthe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00829-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWVHDL71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203003381306" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981015z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLJTPXR0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.6.3459" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02442877" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9GKND0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soleilhac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07J8CFFF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-116-9:113" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Henrique Pereira Ramos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gorman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingbo Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Musumeci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tolbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakshi Gohain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmin Alsahafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verna Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orlandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00401-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan W Barnett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Oostermeijer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Nieuwenhuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Beenhakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00811-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pacheco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veillette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brassard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Iyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506755112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Moscoso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Baikoghli Kalkhoran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyun Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01232-15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Aka-Any-Grah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin-Le-Moal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03503-14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Barbian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Galimidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony West" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00296-15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tolbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gohain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02194-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Herrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olejniczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2014.5461.abstract" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selhorst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Grupping" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Crooks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;k. Louder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisha Mckee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.04.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morellato-Castillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descours" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4002988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VLXSLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hlawaty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louedec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9285-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD6GX3SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vereecken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heyndrickx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Sun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Sirokman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Nandi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030233" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moscoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016113108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajetan Dogo-Isonagie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lalonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leslie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb200068b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Charni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24800" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Moscoso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P343" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shien Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlung Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der-Lii Tzou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874383800903010065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527917v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Rich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A. Papalia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furneisen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quinn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.11.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grupping" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heyndrickx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P177" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Friand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.07.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stricher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chin Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesnoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ulmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.08.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528561v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalakshmi Darbha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Phogat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Labrijn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuei Shu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Gu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035323x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0F0LPHZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sironi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt768" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Drakopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Ylisastigui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vizzavona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1759(02)00096-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21WJT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songping Liang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026136m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CJX1SX3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wittamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi002670n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V75MJR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formaggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toniolo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2001.00940.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8Z6TRNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barthe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00829-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWVHDL71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203003381306" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981015z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLJTPXR0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.6.3459" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02442877" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9GKND0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soleilhac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07J8CFFF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-116-9:113" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Henrique Pereira Ramos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>