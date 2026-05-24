--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1091,697 +1091,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4 mimetics sensitize HIV-1-infected cells to ADCC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutralization Properties of Simian Immunodeficiency Viruses Infecting Chimpanzees and Gorillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Brassard</w:t>
+                <w:t xml:space="preserve">Hannah Barbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Iyer</w:t>
+                <w:t xml:space="preserve">Julie Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roger</w:t>
+                <w:t xml:space="preserve">Frederic Bibollet-Ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Galimidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506755112⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00296-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530884v1</w:t>
+                <w:t xml:space="preserve">cea-02530869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimeric HIV Env provides epitope occlusion mediated by hypervariable loops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermosensitive and mucoadhesive pluronic-hydroxypropylmethylcellulose hydrogel containing the mini-CD4 M48U1 Is a promising efficient barrier against HIV diffusion through macaque Cervicovaginal Mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinwen Hui</w:t>
+                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Hu</w:t>
+                <w:t xml:space="preserve">Armelle Aka-Any-Grah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Baikoghli Kalkhoran</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lievin-Le-Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07025⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (4), pp.2215-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.03503-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocrystal Structures of Antibody N60-i3 and Antibody JR4 in Complex with gp120 Define More Cluster A Epitopes Involved in Effective Antibody-Dependent Effector Function against HIV-1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lei Yu</w:t>
+                <w:t xml:space="preserve">CD4 mimetics sensitize HIV-1-infected cells to ADCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Veillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongyun Liu</w:t>
+                <w:t xml:space="preserve">Nathalie Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01232-15⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (20), pp.E2687-E2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506755112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530901v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive and mucoadhesive pluronic-hydroxypropylmethylcellulose hydrogel containing the mini-CD4 M48U1 Is a promising efficient barrier against HIV diffusion through macaque Cervicovaginal Mucus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trimeric HIV Env provides epitope occlusion mediated by hypervariable loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Carlos G. Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Li Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lievin-Le-Moal</w:t>
+                <w:t xml:space="preserve">Jinwen Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Baikoghli Kalkhoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.03503-14⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.7025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530843v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization Properties of Simian Immunodeficiency Viruses Infecting Chimpanzees and Gorillas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Decker</w:t>
+                <w:t xml:space="preserve">Cocrystal Structures of Antibody N60-i3 and Antibody JR4 in Complex with gp120 Define More Cluster A Epitopes Involved in Effective Antibody-Dependent Effector Function against HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelakshi Gohain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tolbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bibollet-Ruche</w:t>
+                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Galimidi</w:t>
+                <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony West</w:t>
+                <w:t xml:space="preserve">Tongyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (17), pp.8840-8854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00296-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01232-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530869v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Definition of an Antibody-Dependent Cellular Cytotoxicity Response Implicated in Reduced Risk for HIV-1 Infection</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier García Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alcami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (S1), pp.A213-A213. </w:t>
@@ -2029,485 +2029,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M48U1 CD4 mimetic has a sustained inhibitory effect on cell-associated HIV-1 by attenuating virion infectivity through gp120 shedding</w:t>
+                <w:t xml:space="preserve">Interfacial Cavity Filling To Optimize CD4–Mimetic Miniprotein Interactions with HIV-1 Surface Glycoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Selhorst</w:t>
+                <w:t xml:space="preserve">Laurence Morellato-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrijn Grupping</w:t>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Tong</w:t>
+                <w:t xml:space="preserve">Johan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ema Crooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Anne Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (12), pp.5033-5047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-10-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm4002988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542962v1</w:t>
+                <w:t xml:space="preserve">hal-02530667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for Highly Effective HIV-1 Neutralization by CD4-Mimetic Miniproteins Revealed by 1.5 Å Cocrystal Structure of gp120 and M48U1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M48U1 CD4 mimetic has a sustained inhibitory effect on cell-associated HIV-1 by attenuating virion infectivity through gp120 shedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy S. Luongo</w:t>
+                <w:t xml:space="preserve">Philippe Selhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark k. Louder</w:t>
+                <w:t xml:space="preserve">Katrijn Grupping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisha Mckee</w:t>
+                <w:t xml:space="preserve">Tommy Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongping Yang</w:t>
+                <w:t xml:space="preserve">Ema Crooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (6), pp.1018-1029. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2013.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-10-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530653v1</w:t>
+                <w:t xml:space="preserve">hal-02542962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Cavity Filling To Optimize CD4–Mimetic Miniprotein Interactions with HIV-1 Surface Glycoprotein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Basis for Highly Effective HIV-1 Neutralization by CD4-Mimetic Miniproteins Revealed by 1.5 Å Cocrystal Structure of gp120 and M48U1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Morellato-Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
+                <w:t xml:space="preserve">Timothy S. Luongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Combes</w:t>
+                <w:t xml:space="preserve">Mark k. Louder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Michiels</w:t>
+                <w:t xml:space="preserve">Krisha Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Descours</w:t>
+                <w:t xml:space="preserve">Yongping Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (12), pp.5033-5047. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (6), pp.1018-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm4002988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2013.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530667v1</w:t>
+                <w:t xml:space="preserve">hal-02530653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the formulation of thermosensitive and mucoadhesive vaginal hydrogels containing the miniCD4 M48U1 as anti-HIV-1 microbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Liévin-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,1248 +2711,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward selection of broadly neutralizing single-domain antibodies targeting the conserved CD4 and co-receptor binding sites of HIV-1 gp120</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straightforward Selection of Broadly Neutralizing Single-Domain Antibodies Targeting the Conserved CD4 and Coreceptor Binding Sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Matz</w:t>
+                <w:t xml:space="preserve">P. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacal Kessler</w:t>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Combes</w:t>
+                <w:t xml:space="preserve">O. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Baty</w:t>
+                <w:t xml:space="preserve">O. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1137-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00461-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00731772v1</w:t>
+                <w:t xml:space="preserve">cea-02530610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANTES/CCL5-induced pro-angiogenic effects depend on CCR1, CCR5 and glycosaminoglycans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Suffee</w:t>
+                <w:t xml:space="preserve">Elicitation of Neutralizing Antibodies Directed against CD4-Induced Epitope(s) Using a CD4 Mimetic Cross-Linked to a HIV-1 Envelope Glycoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antu Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hlawaty</w:t>
+                <w:t xml:space="preserve">Brian Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meddahi-Pelle</w:t>
+                <w:t xml:space="preserve">Yide Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maillard</w:t>
+                <w:t xml:space="preserve">Klara Sirokman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Louedec</w:t>
+                <w:t xml:space="preserve">Avishek Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (4), pp.727-744. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10456-012-9285-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02530559v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiniCD4 Microbicide Prevents HIV Infection of Human Mucosal Explants and Vaginal Transmission of SHIV162P3 in Cynomolgus Macaques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Morellato-Castillo</w:t>
+                <w:t xml:space="preserve">Straightforward selection of broadly neutralizing single-domain antibodies targeting the conserved CD4 and co-receptor binding sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Brouwers</w:t>
+                <w:t xml:space="preserve">Pacal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustijns</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
+                <w:t xml:space="preserve">Jérome Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530573v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural definition of a novel CD4-induced epitope that is targeted by a single-headed immunoglobulin to effect broad and potent HIV neutralization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RANTES/CCL5-induced pro-angiogenic effects depend on CCR1, CCR5 and glycosaminoglycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen D. Schmidt</w:t>
+                <w:t xml:space="preserve">N. Suffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwo-Yu Chuang</w:t>
+                <w:t xml:space="preserve">H. Hlawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meddahi-Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.727-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-012-9285-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00731776v1</w:t>
+                <w:t xml:space="preserve">cea-02530559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiniCD4 protein resistance mutations affect binding to the HIV-1 gp120 CD4 binding site and decrease entry efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leo Heyndrickx</w:t>
+                <w:t xml:space="preserve">Structural definition of a novel CD4-induced epitope that is targeted by a single-headed immunoglobulin to effect broad and potent HIV neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy S. Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwo-Yu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (1), pp.36. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530546v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Selection of Broadly Neutralizing Single-Domain Antibodies Targeting the Conserved CD4 and Coreceptor Binding Sites of HIV-1 gp120</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Ramos</w:t>
+                <w:t xml:space="preserve">MiniCD4 Microbicide Prevents HIV Infection of Human Mucosal Explants and Vaginal Transmission of SHIV162P3 in Cynomolgus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morellato-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Brouwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawthar Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00461-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.e1003071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530610v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Neutralizing Antibodies Directed against CD4-Induced Epitope(s) Using a CD4 Mimetic Cross-Linked to a HIV-1 Envelope Glycoprotein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yide Sun</w:t>
+                <w:t xml:space="preserve">MiniCD4 protein resistance mutations affect binding to the HIV-1 gp120 CD4 binding site and decrease entry efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrijn Grupping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Selhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Sirokman</w:t>
+                <w:t xml:space="preserve">Katleen Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avishek Nandi</w:t>
+                <w:t xml:space="preserve">Leo Heyndrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30233. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-9-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530537v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of HIV-1 Envelope in the CD4-bound Conformation through Specific Cross-linking of a CD4 Mimetic</w:t>
+                <w:t xml:space="preserve">Quaternary structures of HIV Env immunogen exhibit conformational vicissitudes and interface diminution elicited by ligand binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Burke</w:t>
+                <w:t xml:space="preserve">C. Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Combes</w:t>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (15), pp.6091-6096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1016113108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01989703v1</w:t>
+                <w:t xml:space="preserve">cea-02530515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary structures of HIV Env immunogen exhibit conformational vicissitudes and interface diminution elicited by ligand binding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of HIV-1 Envelope in the CD4-bound Conformation through Specific Cross-linking of a CD4 Mimetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kan</w:t>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antu Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (24), pp.21706-21716</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02530515v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01989703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Based Identification and Neutralization Mechanism of Tyrosine Sulfate Mimetics That Inhibit HIV-1 Entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyamvada Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cajetan Dogo-Isonagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,697 +4170,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02529147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P19-23. Putative prefusion mechanism of HIV-1 Env revealed by ligand-induced quaternary alterations in o-gp140 trimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syndecan-1 and syndecan-4 are involved in RANTES/CCL5-induced migration and invasion of human hepatoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Charni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cg Moscoso</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Véronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Hlawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P343⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1790 (10), pp.1314-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542974v1</w:t>
+                <w:t xml:space="preserve">cea-02529135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Studies of the Complex Between Akt-in and the Akt2-PH Domain Suggest that the Peptide Acts as an Allosteric Inhibitor of the Akt Kinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance to the CD4 mimetic mini protein M48-U1 induces changes in a highly conserved region on the HIV-1 gp120 envelope protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Grupping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heyndrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ropars</w:t>
+                <w:t xml:space="preserve">J. Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barthe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Der-Lii Tzou</w:t>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Spectroscopy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874383800903010065⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S3-P12-11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543033v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global benchmark study using affinity-based biosensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Quinn</w:t>
+                <w:t xml:space="preserve">P19-23. Putative prefusion mechanism of HIV-1 Env revealed by ligand-induced quaternary alterations in o-gp140 trimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cg Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2008.11.021⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (Suppl 3), pp.P343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527917v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to the CD4 mimetic mini protein M48-U1 induces changes in a highly conserved region on the HIV-1 gp120 envelope protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Structural Studies of the Complex Between Akt-in and the Akt2-PH Domain Suggest that the Peptide Acts as an Allosteric Inhibitor of the Akt Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Shien Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der-Lii Tzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S3-P177⟩</w:t>
+              <w:t xml:space="preserve">The Open Spectroscopy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874383800903010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542981v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndecan-1 and syndecan-4 are involved in RANTES/CCL5-induced migration and invasion of human hepatoma cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Charni</w:t>
+                <w:t xml:space="preserve">A global benchmark study using affinity-based biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca L. Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe A. Papalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Furneisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Friand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">John Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1790 (10), pp.1314-1326. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386 (2), pp.194-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2009.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2008.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02529135v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Optimization of a CD4-Mimetic Miniprotein and Cocrystal Structures with HIV-1 gp120 Envelope Glycoprotein</w:t>
               </w:r>
@@ -4872,77 +4872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Chin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 382 (2), pp.510-524. </w:t>
@@ -4980,90 +4980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple one-step method for the preparation of HIV-1 envelope glycoprotein immunogens based on a CD4 mimic peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yide Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5166,51 +5166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dagouassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (11), pp.2948-58. </w:t>
@@ -5242,295 +5242,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput fluorescence polarization assay specific to the CD4 binding site of HIV-1 glycoproteins based on a fluorescein-labelled CD4 mimic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scorpion-Toxin Mimics of CD4 in Complex with Human Immunodeficiency Virus gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Chin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barthe</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Pogenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mechulam</w:t>
+                <w:t xml:space="preserve">Shahzad Majeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20041953⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (5), pp.755-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2005.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528566v1</w:t>
+                <w:t xml:space="preserve">hal-02528561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scorpion-Toxin Mimics of CD4 in Complex with Human Immunodeficiency Virus gp120</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high-throughput fluorescence polarization assay specific to the CD4 binding site of HIV-1 glycoproteins based on a fluorescein-labelled CD4 mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Decker</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Pogenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahzad Majeed</w:t>
+                <w:t xml:space="preserve">Alain Mechulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (5), pp.755-768. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 390 (1), pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2005.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20041953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528561v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of the Broadly Cross-Reactive HIV-1-Neutralizing Fab X5 and Fine Mapping of Its Epitope † , ‡</w:t>
               </w:r>
@@ -5662,51 +5662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of a CD4 mimic that inhibits HIV-1 entry and exposes cryptic neutralization epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,470 +5790,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of biologically functional biotinylated RANTES</w:t>
+                <w:t xml:space="preserve">Heparin-aggregated RANTES can be crystallised.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrico A Stura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (Pt 10 Pt 1), pp.1670-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528550v1</w:t>
+                <w:t xml:space="preserve">hal-01061424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparin-aggregated RANTES can be crystallised.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Disulfide Bonds in Folding and Activity of Leiurotoxin I: Just Two Disulfides Suffice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songping Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico A Stura</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (38), pp.11488-11494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi026136m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061424v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Disulfide Bonds in Folding and Activity of Leiurotoxin I: Just Two Disulfides Suffice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of biologically functional biotinylated RANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhu</w:t>
+                <w:t xml:space="preserve">Eugenia Drakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songping Liang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Loyda Ylisastigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Gasparini</w:t>
+                <w:t xml:space="preserve">Youssef Bakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ménez</w:t>
+                <w:t xml:space="preserve">Jean Vizzavona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 41 (38), pp.11488-11494. </w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 266 (1-2), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi026136m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0022-1759(02)00096-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528546v1</w:t>
+                <w:t xml:space="preserve">hal-02528550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Analysis of the RANTES-Glycosaminoglycans Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,51 +6355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase synthesis of peptides containing the spin-labeled 2,2,6,6-tetramethylpiperidine-1-oxyl-4-amino-4-carboxylic acid (TOAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,290 +6491,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins on Natural Scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins from Small Size Natural and De Novo Designed Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(00)00829-2⟩</w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (4), pp.403-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389203003381306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528540v1</w:t>
+                <w:t xml:space="preserve">hal-02543052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins from Small Size Natural and De Novo Designed Scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Engineering Novel Bioactive Mini-Proteins on Natural Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (48), pp.9451-9460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(00)00829-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1389203003381306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02543052v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallopeptidase Inhibitors of Tetanus Toxin: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Amino-thiols Inhibit the Zinc Metallopeptidase Activity of Tetanus Toxin Light Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,70 +7012,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Exosite-dependent Cleavage of Synaptobrevin by Tetanus Toxin Light Chain</w:t>
+                <w:t xml:space="preserve">Allosteric-type control of synaptobrevin cleavage by tetanus toxin light chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,271 +7091,283 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 272 (6), pp.3459-3464. </w:t>
+              <w:t xml:space="preserve">Letters in Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (4-6), pp.207-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.272.6.3459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02442877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528515v1</w:t>
+                <w:t xml:space="preserve">hal-02528513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4-Dinitrophenyl 4-Methoxybenzyl Disulfide: A New Efficient Reagent for the Electrophilic Sulfenylation of β-Amino Ester Enolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard-Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 62 (14), pp.4848-4850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo9623853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric-type control of synaptobrevin cleavage by tetanus toxin light chain</w:t>
+                <w:t xml:space="preserve">Cooperative Exosite-dependent Cleavage of Synaptobrevin by Tetanus Toxin Light Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,94 +7383,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Peptide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 272 (6), pp.3459-3464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.272.6.3459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02442877⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02528513v1</w:t>
+                <w:t xml:space="preserve">hal-02528515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sensitive and Rapid Fluorescence-Based Assay for Determination of Tetanus Toxin Peptidase Activity</w:t>
               </w:r>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Soleilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,64 +7635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Miniproteins by the Transfer of Active Sites Onto Small-Size Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 340, Humana Press, pp.113-150, 2006, Part of the Methods in Molecular Biology book series (MIMB, volume 340), </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7771,51 +7771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-CELL CONTINUOUS TARGET-GENE EVOLUTION, SCREENING AND SELECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Henrique Pereira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021233975A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8002,51 +8002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gorman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingbo Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Musumeci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tolbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakshi Gohain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmin Alsahafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verna Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orlandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00401-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan W Barnett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Oostermeijer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Nieuwenhuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Beenhakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00811-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pacheco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veillette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brassard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Iyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506755112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Moscoso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Baikoghli Kalkhoran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyun Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01232-15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Aka-Any-Grah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin-Le-Moal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03503-14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Barbian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Galimidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony West" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00296-15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tolbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gohain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02194-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Herrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olejniczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2014.5461.abstract" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selhorst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Grupping" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Crooks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;k. Louder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisha Mckee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.04.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morellato-Castillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descours" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4002988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VLXSLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hlawaty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louedec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9285-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD6GX3SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vereecken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heyndrickx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Sun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Sirokman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Nandi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030233" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moscoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016113108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajetan Dogo-Isonagie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lalonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leslie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb200068b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Charni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24800" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Moscoso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P343" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shien Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlung Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der-Lii Tzou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874383800903010065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527917v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Rich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A. Papalia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furneisen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quinn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.11.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grupping" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heyndrickx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P177" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Friand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.07.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stricher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chin Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesnoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ulmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.08.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528561v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalakshmi Darbha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Phogat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Labrijn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuei Shu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Gu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035323x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0F0LPHZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sironi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt768" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Drakopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Ylisastigui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vizzavona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1759(02)00096-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21WJT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songping Liang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026136m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CJX1SX3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wittamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi002670n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V75MJR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formaggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toniolo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2001.00940.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8Z6TRNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barthe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00829-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWVHDL71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203003381306" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981015z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLJTPXR0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.6.3459" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02442877" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9GKND0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soleilhac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07J8CFFF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-116-9:113" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Henrique Pereira Ramos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gorman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingbo Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Musumeci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tolbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakshi Gohain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmin Alsahafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verna Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orlandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00401-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan W Barnett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Oostermeijer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Nieuwenhuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Beenhakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00811-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pacheco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veillette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Barbian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Galimidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony West" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00296-15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Aka-Any-Grah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin-Le-Moal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03503-14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brassard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Iyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506755112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Moscoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Hui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Baikoghli Kalkhoran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyun Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01232-15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tolbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gohain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02194-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Herrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olejniczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2014.5461.abstract" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morellato-Castillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michiels" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Descours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4002988" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selhorst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Grupping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Crooks" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;k. Louder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisha Mckee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.04.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VLXSLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Sun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Sirokman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Nandi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hlawaty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louedec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9285-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD6GX3SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003071" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vereecken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heyndrickx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-36" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moscoso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016113108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajetan Dogo-Isonagie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lalonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leslie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb200068b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Charni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24800" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Friand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.07.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grupping" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heyndrickx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P177" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Moscoso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P343" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shien Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlung Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der-Lii Tzou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874383800903010065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Rich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A. Papalia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Flynn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furneisen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quinn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.11.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stricher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chin Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesnoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ulmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.08.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Majeed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.03.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528566v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041953" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalakshmi Darbha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Phogat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Labrijn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuei Shu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Gu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035323x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0F0LPHZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sironi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt768" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songping Liang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026136m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CJX1SX3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Drakopoulou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Ylisastigui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vizzavona" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1759(02)00096-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21WJT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528544v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wittamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi002670n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V75MJR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formaggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toniolo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2001.00940.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8Z6TRNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203003381306" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00829-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWVHDL71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981015z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLJTPXR0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528513v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02442877" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9GKND0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.6.3459" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soleilhac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07J8CFFF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-116-9:113" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Henrique Pereira Ramos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>