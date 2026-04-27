--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -177,390 +177,377 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
+                <w:t xml:space="preserve">gMISpy: Integration of Complex Regulatory Networks and Genome Scale Metabolic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+                <w:t xml:space="preserve">Carlos Javier Rodriguez-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
+                <w:t xml:space="preserve">Naroa Barrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+                <w:t xml:space="preserve">Francisco Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btag180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713829v1</w:t>
+                <w:t xml:space="preserve">hal-05591060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible Boolean model analyses and simulations with the CoLoMoTo software suite: a tutorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noël</w:t>
+                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Calzone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2025.0002⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916645v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven inference of Boolean networks from transcriptomes to predict cellular differentiation and reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
+                <w:t xml:space="preserve">Julia Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Becker</w:t>
+                <w:t xml:space="preserve">Yujuan Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cui Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -575,633 +562,646 @@
               <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41540-025-00569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of ecological networks and possibilistic dynamics based on Boolean networks from observations and prior knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reproducible Boolean model analyses and simulations with the CoLoMoTo software suite: a tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70090⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2025.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143187v1</w:t>
+                <w:t xml:space="preserve">hal-04916645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing memory to Boolean networks: a unifying framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inference of ecological networks and possibilistic dynamics based on Boolean networks from observations and prior knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Riva</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103729⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.1851-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342924v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">scBoolSeq: Linking scRNA-Seq Statistics and Boolean Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing memory to Boolean networks: a unifying framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Maximilien Gadouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.103729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294917v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Complexity of Minimal Trap Spaces in Boolean Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">scBoolSeq: Linking scRNA-Seq Statistics and Boolean Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangbok Lee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gustavo Magaña López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1553248⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (7), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309014v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a qualitative theory of the interruption of eating behavior change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Complexity of Minimal Trap Spaces in Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kyungduk Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangbok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Irigoin-Guichandut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 581, pp.111731. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (4), pp.2691-2708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1553248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416553v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotype control and elimination of variables in Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1229,8136 +1229,8253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker and source-marker reprogramming of Most Permissive Boolean networks and ensembles with BoNesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a qualitative theory of the interruption of eating behavior change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Irigoin-Guichandut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 581, pp.111731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745553v2</w:t>
+                <w:t xml:space="preserve">hal-04416553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marker and source-marker reprogramming of Most Permissive Boolean networks and ensembles with BoNesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (e30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701755v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioSimulators: a central registry of simulation engines and services for recommending specific tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Shaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Shaikh</w:t>
+                <w:t xml:space="preserve">Lucian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Smith</w:t>
+                <w:t xml:space="preserve">Dan Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Vasilescu</w:t>
+                <w:t xml:space="preserve">Gnaneswara Marupilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkac331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire le comportement des cellules avec la modélisation booléenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerian Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (Supplement_2), pp.ii127-ii133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206126v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed map of coupled circadian clock and cell cycle with qualitative dynamics validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prédire le comportement des cellules avec la modélisation booléenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04158-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03228503v1</w:t>
+                <w:t xml:space="preserve">hal-03206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrency in Boolean networks</w:t>
+                <w:t xml:space="preserve">A detailed map of coupled circadian clock and cell cycle with qualitative dynamics validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chatain</w:t>
+                <w:t xml:space="preserve">Adrien Rougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Haar</w:t>
+                <w:t xml:space="preserve">Michèle Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Kolčák</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aalok Thakkar</w:t>
+                <w:t xml:space="preserve">Franck Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11047-019-09748-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04158-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893106v2</w:t>
+                <w:t xml:space="preserve">inserm-03228503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Qualitative, Abstract, and Scalable Modeling of Biological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.4256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18112-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for the Sequential Reprogramming of Boolean Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun Pang</w:t>
+                <w:t xml:space="preserve">Concurrency in Boolean networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Kolčák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Paul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aalok Thakkar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (5), pp.1610-1619. </w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.91--109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2019.2914383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11047-019-09748-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113864v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Space Abstraction and Unfolding Semantics of Discrete Regulatory Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms for the Sequential Reprogramming of Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Šafránek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Hugues Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.1610-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2019.2914383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734805v1</w:t>
+                <w:t xml:space="preserve">hal-02113864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Discovery of Dynamic Cell Line Specific Boolean Networks from Multiplex Time-Course Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parameter Space Abstraction and Unfolding Semantics of Discrete Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Kolčák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Šafránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006538⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 765, pp.120-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897020v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoLoMoTo Interactive Notebook: Accessible and Reproducible Computational Analyses for Qualitative Biological Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Prediction of Mutations to Control Pathways Enabling Tumour Cell Invasion with the CoLoMoTo Interactive Notebook (Tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gautier Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Monteiro</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.n°680:1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00680⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/319780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794294v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Qualitative Models of Biological Networks for Transient Dynamics Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The CoLoMoTo Interactive Notebook: Accessible and Reproducible Computational Analyses for Qualitative Biological Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2017.2749225⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.n°680:1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580765v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Mutations to Control Pathways Enabling Tumour Cell Invasion with the CoLoMoTo Interactive Notebook (Tutorial)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
+                <w:t xml:space="preserve">Computational Discovery of Dynamic Cell Line Specific Boolean Networks from Multiplex Time-Course Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misbah Razzaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Saez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/319780⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809081v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bifurcation transitions in biological regulatory networks using Answer-Set Programming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduction of Qualitative Models of Biological Networks for Transient Dynamics Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.1167-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13015-017-0110-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2017.2749225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566380v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative dynamics semantics for SBGN process description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of bifurcation transitions in biological regulatory networks using Answer-Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Louis Fippo Fitime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12918-016-0285-0⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-017-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332679v1</w:t>
+                <w:t xml:space="preserve">hal-01566380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Redox Status of Cancer Cells Supports Mechanisms behind the Warburg Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minoo Hamraz</w:t>
+                <w:t xml:space="preserve">Qualitative dynamics semantics for SBGN process description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abolhassani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo6040033⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12918-016-0285-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417967v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Network Identification from Perturbation Time Series Data combining Dynamics Abstraction and Logic Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Redox Status of Cancer Cells Supports Mechanisms behind the Warburg Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgelindo da Veiga Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoo Hamraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Ostrowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Mohammad Abolhassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Schaub</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo6040033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354075v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and sufficient conditions for protocell growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boolean Network Identification from Perturbation Time Series Data combining Dynamics Abstraction and Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Douady</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-0998-0⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338156v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing dynamic molecular states from single-cell time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Necessary and sufficient conditions for protocell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Zechner</w:t>
+                <w:t xml:space="preserve">Jean-Marc Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Unger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane S. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-0998-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362502v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Biological Regulatory Networks from Process Hitting models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing dynamic molecular states from single-cell time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Christoph Zechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+                <w:t xml:space="preserve">Michael Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Magnin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anders S. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (122), pp.20160533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094249v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle progression is regulated by intertwined redox oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorgelindo da Veiga Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Biology and Medical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12976-015-0005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Identification of Biological Regulatory Networks from Process Hitting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier F. Roux</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 568, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202671v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses statiques de la dynamique des réseaux d'automates indéterministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (4), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/TSI.34.463-484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Properties of Discrete Reaction Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinz Koeppl</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-013-0686-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769448v2</w:t>
+                <w:t xml:space="preserve">hal-01202671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static analysis of Biological Regulatory Networks dynamics using abstract interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamical Properties of Discrete Reaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Craciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Online First, 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-013-0686-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960129511000739⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00714481v1</w:t>
+                <w:t xml:space="preserve">hal-00769448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of multiple process calculi for biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Static analysis of Biological Regulatory Networks dynamics using abstract interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Phillips</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 431, pp.181-206. </w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (04), pp 651-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960129511000739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872969v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Dynamics of Gene Regulatory Networks in a Stochastic π-Calculus Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stochastic simulation of multiple process calculi for biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Lakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 431, pp.181-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00397235v2</w:t>
+                <w:t xml:space="preserve">hal-00872969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Temporal Features within the Stochastic π-Calculus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Refining Dynamics of Gene Regulatory Networks in a Stochastic π-Calculus Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSE.2010.95⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XIII, pp.171-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397308v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locality sensitive hashing: a comparison of hash function types and querying mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tuning Temporal Features within the Stochastic π-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.858-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSE.2010.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00567191v1</w:t>
+                <w:t xml:space="preserve">hal-00397308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological fixed points in Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348 (15-16), pp.825-828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2010.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locality sensitive hashing: a comparison of hash function types and querying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (11), pp.1348-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00567191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Inference in Interacting Microbial Communities Using Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Nelson Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages, Inria Saclay, co-PC chair; Sabine Peres, Univ. Lyon, co-PC chair, Sep 2025, Villeurbanne - Lyon, France. pp.370-387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEGAR-Based Approach for Solving Combinatorial Optimization Modulo Quantified Linear Arithmetics Problems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BoNesis: a Python-based declarative environment for the verification, reprogramming, and synthesis of Most Permissive Boolean networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Boyenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Magaña-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Roncalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2024 - The 38th Annual AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMSB 2024: 22nd International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71671-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420454v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BoNesis: a Python-based declarative environment for the verification, reprogramming, and synthesis of Most Permissive Boolean networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CEGAR-Based Approach for Solving Combinatorial Optimization Modulo Quantified Linear Arithmetics Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerian Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2024: 22nd International Conference on Computational Methods in Systems Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI 2024 - The 38th Annual AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629083v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractor Identification in Asynchronous Boolean Dynamics with Network Reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tackling Universal Properties of Minimal Trap Spaces of Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Magaña López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology (CMSB 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_14⟩</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg, Luxembourg. pp.157-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601061v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Universal Properties of Minimal Trap Spaces of Boolean Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Attractor Identification in Asynchronous Boolean Dynamics with Network Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_11⟩</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology (CMSB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Luxembourg, Luxembourg. pp.202-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325368v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logic programming exploration of metabolic networks to explain microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT Bioss 2022 - Journée annuelle du Groupe de Travail sur la Biologie Systémique Symbolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoid One's Doom: Finding Cliff-Edge Configurations in Petri Nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variable-Depth Simulation of Most Permissive Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Roncalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nick Würdemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GandALF 2022 - Games, Automata, Logics, and Formal Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.370.12⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computational Methods in Systems Biology (CMSB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15034-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773855v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-Depth Simulation of Most Permissive Boolean Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Avoid One's Doom: Finding Cliff-Edge Configurations in Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Würdemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Methods in Systems Biology (CMSB 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15034-0_7⟩</w:t>
+              <w:t xml:space="preserve">GandALF 2022 - Games, Automata, Logics, and Formal Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.370.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704761v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-deterministic updates of Boolean networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning Boolean controls in regulated metabolic networks: a case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerian Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFIP WG 1.5 International Workshop on Cellular Automata and Discrete Complex Systems (AUTOMATA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.AUTOMATA.2021.10⟩</w:t>
+              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bordeaux, France. pp.159-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210805v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207589v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Boolean controls in regulated metabolic networks: a case-study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-deterministic updates of Boolean networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sené</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_10⟩</w:t>
+              <w:t xml:space="preserve">27th IFIP WG 1.5 International Workshop on Cellular Automata and Discrete Complex Systems (AUTOMATA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Marseille, France. pp.10:1-10:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.AUTOMATA.2021.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207589v3</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Simulation of Ensembles of Boolean Networks for Cell Fate Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Calzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Zinovyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Germany. pp.193--209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAT Heritage: a community-driven effort for archiving, building and running more than thousand SAT solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAT 2020, The 23rd International Conference on Theory and Applications of Satisfiability Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Alghero, Italy. pp.107-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51825-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing the Line: Basin Boundaries in Safe Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2020 - 18th International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Konstanz / Online, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Boolean Networks from Biological Dynamical Constraints using Answer-Set Programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sequential Reprogramming of Boolean Networks Made Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00014⟩</w:t>
+              <w:t xml:space="preserve">CMSB 2019 - 17th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trieste, France. pp.3--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276921v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Refinement of Parametric Models with Goal-Oriented Reduction of Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VMCAI 2019 - 20th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lisbon, Portugal. pp.555-576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Reprogramming of Boolean Networks Made Practical</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Boolean Networks from Biological Dynamical Constraints using Answer-Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2019 - 17th International Conference on Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_1⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178917v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Networks: Beyond Generalized Asynchronicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Unfolding of Parametric Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Kolčák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Šafránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTOMATA 2018 - 24th IFIP WG 1.5 International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92675-9_3⟩</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Static Analysis and Systems Biology (SASB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. pp.67-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768359v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding of Parametric Boolean Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Boolean Networks: Beyond Generalized Asynchronicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Static Analysis and Systems Biology (SASB 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.009⟩</w:t>
+              <w:t xml:space="preserve">AUTOMATA 2018 - 24th IFIP WG 1.5 International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ghent, Belgium. pp.29-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92675-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354109v2</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Reprogramming of Boolean Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pint: A Static Analyzer for Transient Dynamics of Qualitative Networks with IPython Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2017 - 15th conference on Computational Methods for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany. pp.179 - 195, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_11⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany. pp.370 - 316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589251v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-Driven Unfolding of Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Concurrency Theory (CONCUR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2017.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pint: A Static Analyzer for Transient Dynamics of Qualitative Networks with IPython Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temporal Reprogramming of Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2017 - 15th conference on Computational Methods for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany. pp.370 - 316, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_20⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany. pp.179 - 195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589248v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Oriented Reduction of Automata Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marginalized Continuous Time Bayesian Networks for Network Reconstruction from Incomplete Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Zechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Reumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rodriguez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, Arizona, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149118v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Bifurcations in Biological Regulatory Networks using Answer-Set Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fippo Fitime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint-Based Methods for Bioinformatics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalized Continuous Time Bayesian Networks for Network Reconstruction from Incomplete Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Goal-Oriented Reduction of Automata Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom. pp.252-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45177-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305967v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the Reprogramming Determinants of Boolean Networks and their Interaction Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Hybrid Systems Biology (HSB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.113-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean Network Identification from Multiplex Time Series Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2015 - 13th conference on Computational Methods for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.170-181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Reachable Attractors Using Petri Net Unfoldings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïg Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Manchester, United Kingdom. pp.14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12982-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained brownian dynamics simulation of rule-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Klann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Conference on Computational Methods in Systems Biology (CMSB'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Klosterneuburg, Austria. pp.64-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40708-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-approximating Cut Sets for Reachability in Large Scale Automata Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference, CAV 2013, Saint Petersburg, Russia, July 13-19, 2013. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saint Petersburg, Russia. pp.69-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39799-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769447v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-approximation of Reachability in Multivalued Asynchronous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fourth International Workshop on Interactions between Computer Science and Biology (CS2Bio'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.33--51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis of Boolean Networks Based on Interaction Graphs: A Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Richard</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Static Analysis and Systems Biology (SASB 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714476v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concretizing the Process Hitting into Biological Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. p. 166-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33636-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Abducing Biological Regulatory Networks from Process Hitting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ECML-PKDD 2012 Workshop on Learning and Discovery in Symbolic Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712557v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abducing Biological Regulatory Networks from Process Hitting models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">HSIM: an hybrid stochastic simulation system for systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2012 Workshop on Learning and Discovery in Symbolic Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Workshop on Static Analysis and Systems Biology (SASB 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Deauville, France. pp.3 -- 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314470v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSIM: an hybrid stochastic simulation system for systems biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Static Analysis of Boolean Networks Based on Interaction Graphs: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Workshop on Static Analysis and Systems Biology (SASB 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Static Analysis and Systems Biology (SASB 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Venice, Italy. pp.93-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758168v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Interpretation of Dynamics of Biological Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Static Analysis and Systems Biology (SASB 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Perpignan, France. pp.43-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic abstract machine for stochastic process calculi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stochastic simulation of process calculi for biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Lakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB '10: The 8th International Conference on Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1839764.1839771⟩</w:t>
+              <w:t xml:space="preserve">Proceedings Fourth Workshop on Membrane Computing and Biologically Inspired Process Calculi 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jena, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.40.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525503v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of process calculi for biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">A generic abstract machine for stochastic process calculi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Lakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Phillips</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Fourth Workshop on Membrane Computing and Biologically Inspired Process Calculi 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.40.1⟩</w:t>
+              <w:t xml:space="preserve">CMSB '10: The 8th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Trento, Italy. pp.43--54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1839764.1839771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574362v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux booléens : formalisme, sémantiques, et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Lhoussaine; Élisabeth Remy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches symboliques de la modélisation et de l'analyse des systèmes biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2022, 9781789490299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean networks and their dynamics: the impact of updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology Modelling and Analysis: Formal Bioinformatics Methods and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.173-250, 2022, 978-1-119-71658-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119716600.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statique des réseaux booléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Jeandel; Laurent Vigneron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique, Une photographie en 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-194, 2018, 978-2-271-11974-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Large Network Dynamics with Process Hitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Chancellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Fariñas del Cerro; Katsumi Inoue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Modeling of Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.125 - 166, 2014, 978-1-84821-680-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119005223.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9368,383 +9485,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic and linear programming for seed identiﬁcation in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorégul 2023 - Modélisation Formelle de Réseaux de Régulation Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Porquerolles (Hyères), France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pint, a static analyzer for dynamics of Automata Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Qualitative Dynamics Semantics for SBGN Process Description Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9754,104 +9871,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées BIOSS-IA 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9861,375 +9978,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of source nutrients for microorganisms using metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractor Basins in Concurrent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giann Karlo Aguirre Samboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Würdemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioSimulators: a central registry of simulation engines and services for recommending specific tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Shaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Shaikh</w:t>
+                <w:t xml:space="preserve">Lucian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Smith</w:t>
+                <w:t xml:space="preserve">Dan Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Vasilescu</w:t>
+                <w:t xml:space="preserve">Gnaneswara Marupilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnaneswara Marupilla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10239,616 +10356,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Genitrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Most Permissive Semantics of Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Univ. Bordeaux, Bordeaux INP, CNRS, LaBRI, UMR5800, F-33400 Talence, France; LSV, ENS Cachan, CNRS, INRIA, Université Paris-Saclay, Cachan (France). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Process Hitting to Petri Nets and Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Model for the Transmembrane Potential Regulation by pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIX, Ecole polytechnique. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis by Abstract Interpretation of Biological Regulatory Networks Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean lattices for high dimensional indexing and searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1903, 2008, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10858,100 +10975,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, Simulation et Vérification des Grands Réseaux de Régulation Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole Centrale de Nantes (ECN), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00635750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10961,105 +11078,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux booléens : méthodes formelles et outils pour la modélisation en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Paris-Saclay, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03150976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11127,51 +11244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3857113C"/>
+    <w:nsid w:val="5795401D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11358,51 +11475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-pauleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7219-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127903690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loicpauleve.name" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2025.0002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753079v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Gui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00569-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294917v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungduk Moon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbok Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745553v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Shaikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vasilescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswara Marupilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac331" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03228503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Teboul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04158-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893106v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Kol&#269;&#225;k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalok Thakkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09748-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518582v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18112-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Pang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2914383" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794294v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00680" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2749225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/319780" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fippo Fitime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0110-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0285-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelindo da Veiga Moreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Hamraz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abolhassani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bigan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo6040033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ostrowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-0998-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zechner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S. Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0533" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12976-015-0005-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769448v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Craciun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0686-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Lakin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.07.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyenval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roncalli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04325368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick W&#252;rdemann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210805v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AUTOMATA.2021.10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898849v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_17" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276921v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178917v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768359v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354109v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_11" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392203v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589248v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149118v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_16" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Studer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reumann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769447v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714476v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Youssef" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839764.1839771" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736899v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119716600.ch6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejcim2018.sciencesconf.org/data/pages/ejcim2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366730v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666094v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687172v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre Samboni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulev&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864693v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Martirosyan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326262v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635750v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-pauleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7219-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127903690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loicpauleve.name" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Rodriguez-Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Barrena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Planes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btag180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753079v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Gui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00569-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2025.0002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103729" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294917v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungduk Moon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbok Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745553v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Shaikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vasilescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswara Marupilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac331" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03228503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Teboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04158-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518582v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Kol&#269;&#225;k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18112-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893106v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalok Thakkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09748-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Pang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2914383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/319780" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794294v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00680" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2749225" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fippo Fitime" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0110-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0285-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelindo da Veiga Moreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Hamraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abolhassani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bigan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo6040033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ostrowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-0998-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zechner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S. Hansen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0533" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12976-015-0005-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769448v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Craciun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0686-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Lakin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.07.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyenval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roncalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04325368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick W&#252;rdemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210805v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AUTOMATA.2021.10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898849v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704747v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178917v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276921v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354109v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768359v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589248v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392203v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_11" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Studer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reumann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149118v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769447v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714476v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525503v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Youssef" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839764.1839771" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119716600.ch6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejcim2018.sciencesconf.org/data/pages/ejcim2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258943v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666094v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687172v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre Samboni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulev&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864693v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Martirosyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326262v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635750v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150976v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>