--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -106,3011 +106,3032 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127903690</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Lcdry6AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://loicpauleve.name</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gMISpy: Integration of Complex Regulatory Networks and Genome Scale Metabolic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Rodriguez-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naroa Barrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btag180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven inference of Boolean networks from transcriptomes to predict cellular differentiation and reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
+                <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Julia Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yujuan Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-025-00569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713829v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven inference of Boolean networks from transcriptomes to predict cellular differentiation and reprogramming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Becker</w:t>
+                <w:t xml:space="preserve">Reproducible Boolean model analyses and simulations with the CoLoMoTo software suite: a tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujuan Gui</w:t>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noël</w:t>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui Su</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.105. </w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-025-00569-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2025.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753079v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible Boolean model analyses and simulations with the CoLoMoTo software suite: a tutorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Calzone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2025.0002⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916645v1</w:t>
+                <w:t xml:space="preserve">hal-04713829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of ecological networks and possibilistic dynamics based on Boolean networks from observations and prior knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bringing memory to Boolean networks: a unifying framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Gadouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.103729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143187v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing memory to Boolean networks: a unifying framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inference of ecological networks and possibilistic dynamics based on Boolean networks from observations and prior knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Riva</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103729⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.1851-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342924v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">scBoolSeq: Linking scRNA-Seq Statistics and Boolean Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Complexity of Minimal Trap Spaces in Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kyungduk Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangbok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011620⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (4), pp.2691-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1553248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294917v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Complexity of Minimal Trap Spaces in Boolean Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">scBoolSeq: Linking scRNA-Seq Statistics and Boolean Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangbok Lee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gustavo Magaña López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1553248⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (7), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309014v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotype control and elimination of variables in Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a qualitative theory of the interruption of eating behavior change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Irigoin-Guichandut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 581, pp.111731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker and source-marker reprogramming of Most Permissive Boolean networks and ensembles with BoNesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (e30), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioSimulators: a central registry of simulation engines and services for recommending specific tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnaneswara Marupilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkac331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerian Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bockmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (Supplement_2), pp.ii127-ii133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire le comportement des cellules avec la modélisation booléenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A detailed map of coupled circadian clock and cell cycle with qualitative dynamics validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04158-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206126v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03228503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed map of coupled circadian clock and cell cycle with qualitative dynamics validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prédire le comportement des cellules avec la modélisation booléenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03228503v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Qualitative, Abstract, and Scalable Modeling of Biological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.4256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18112-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrency in Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chatain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aalok Thakkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), pp.91--109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11047-019-09748-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for the Sequential Reprogramming of Boolean Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cui Su</w:t>
+                <w:t xml:space="preserve">Parameter Space Abstraction and Unfolding Semantics of Discrete Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Pang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">David Šafránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2019.2914383⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 765, pp.120-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113864v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Space Abstraction and Unfolding Semantics of Discrete Regulatory Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juraj Kolčák</w:t>
+                <w:t xml:space="preserve">Algorithms for the Sequential Reprogramming of Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Šafránek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Jun Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.1610-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2019.2914383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734805v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Mutations to Control Pathways Enabling Tumour Cell Invasion with the CoLoMoTo Interactive Notebook (Tutorial)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of Qualitative Models of Biological Networks for Transient Dynamics Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/319780⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.1167-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2017.2749225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809081v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoLoMoTo Interactive Notebook: Accessible and Reproducible Computational Analyses for Qualitative Biological Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Prediction of Mutations to Control Pathways Enabling Tumour Cell Invasion with the CoLoMoTo Interactive Notebook (Tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Monteiro</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.n°680:1-13. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/319780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794294v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Discovery of Dynamic Cell Line Specific Boolean Networks from Multiplex Time-Course Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CoLoMoTo Interactive Notebook: Accessible and Reproducible Computational Analyses for Qualitative Biological Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misbah Razzaq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+                <w:t xml:space="preserve">Pedro Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006538⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.n°680:1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897020v1</w:t>
+                <w:t xml:space="preserve">hal-01794294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Qualitative Models of Biological Networks for Transient Dynamics Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computational Discovery of Dynamic Cell Line Specific Boolean Networks from Multiplex Time-Course Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misbah Razzaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Saez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2017.2749225⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580765v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bifurcation transitions in biological regulatory networks using Answer-Set Programming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unfolding of Parametric Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Kolčák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Šafránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-017-0110-3⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 335, pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566380v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative dynamics semantics for SBGN process description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rougny</w:t>
+                <w:t xml:space="preserve">Identification of bifurcation transitions in biological regulatory networks using Answer-Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fippo Fitime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12918-016-0285-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13015-017-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332679v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Redox Status of Cancer Cells Supports Mechanisms behind the Warburg Effect</w:t>
               </w:r>
@@ -3224,1627 +3245,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Network Identification from Perturbation Time Series Data combining Dynamics Abstraction and Logic Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative dynamics semantics for SBGN process description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Ostrowski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.009⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12918-016-0285-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354075v1</w:t>
+                <w:t xml:space="preserve">hal-01332679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and sufficient conditions for protocell growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Boolean Network Identification from Perturbation Time Series Data combining Dynamics Abstraction and Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Steyaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Douady</w:t>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-0998-0⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338156v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing dynamic molecular states from single-cell time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Necessary and sufficient conditions for protocell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lirong Huang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane S. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-0998-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362502v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle progression is regulated by intertwined redox oscillators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reconstructing dynamic molecular states from single-cell time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Zechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders S. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Biology and Medical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12976-015-0005-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (122), pp.20160533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158514v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Biological Regulatory Networks from Process Hitting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 568, pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses statiques de la dynamique des réseaux d'automates indéterministes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cell cycle progression is regulated by intertwined redox oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgelindo da Veiga Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Biology and Medical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12976-015-0005-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/TSI.34.463-484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01070295v2</w:t>
+                <w:t xml:space="preserve">hal-01158514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Analyses statiques de la dynamique des réseaux d'automates indéterministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier F. Roux</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.34.463-484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202671v1</w:t>
+                <w:t xml:space="preserve">hal-01070295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Properties of Discrete Reaction Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinz Koeppl</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-013-0686-2⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769448v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static analysis of Biological Regulatory Networks dynamics using abstract interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamical Properties of Discrete Reaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Craciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960129511000739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Online First, 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-013-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00714481v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of multiple process calculi for biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Static analysis of Biological Regulatory Networks dynamics using abstract interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Phillips</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.057⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (04), pp 651-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129511000739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872969v1</w:t>
+                <w:t xml:space="preserve">hal-00714481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Dynamics of Gene Regulatory Networks in a Stochastic π-Calculus Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stochastic simulation of multiple process calculi for biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Lakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_8⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 431, pp.181-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397235v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Temporal Features within the Stochastic π-Calculus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Refining Dynamics of Gene Regulatory Networks in a Stochastic π-Calculus Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XIII, pp.171-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSE.2010.95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00397308v1</w:t>
+                <w:t xml:space="preserve">hal-00397235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological fixed points in Boolean networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tuning Temporal Features within the Stochastic π-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Richard</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 348 (15-16), pp.825-828. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.858-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSE.2010.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510892v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topological fixed points in Boolean networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (15-16), pp.825-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Locality sensitive hashing: a comparison of hash function types and querying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (11), pp.1348-1358. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4854,4199 +4992,4199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Inference in Interacting Microbial Communities Using Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Nelson Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages, Inria Saclay, co-PC chair; Sabine Peres, Univ. Lyon, co-PC chair, Sep 2025, Villeurbanne - Lyon, France. pp.370-387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BoNesis: a Python-based declarative environment for the verification, reprogramming, and synthesis of Most Permissive Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Boyenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Magaña-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roncalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Vaginay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2024: 22nd International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71671-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEGAR-Based Approach for Solving Combinatorial Optimization Modulo Quantified Linear Arithmetics Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerian Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2024 - The 38th Annual AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Universal Properties of Minimal Trap Spaces of Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Magaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Luxembourg, Luxembourg. pp.157-174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractor Identification in Asynchronous Boolean Dynamics with Network Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology (CMSB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Luxembourg, Luxembourg. pp.202-219, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logic programming exploration of metabolic networks to explain microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT Bioss 2022 - Journée annuelle du Groupe de Travail sur la Biologie Systémique Symbolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-Depth Simulation of Most Permissive Boolean Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Avoid One's Doom: Finding Cliff-Edge Configurations in Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Würdemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Methods in Systems Biology (CMSB 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15034-0_7⟩</w:t>
+              <w:t xml:space="preserve">GandALF 2022 - Games, Automata, Logics, and Formal Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.370.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704761v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoid One's Doom: Finding Cliff-Edge Configurations in Petri Nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variable-Depth Simulation of Most Permissive Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Roncalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nick Würdemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GandALF 2022 - Games, Automata, Logics, and Formal Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.370.12⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computational Methods in Systems Biology (CMSB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15034-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773855v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Boolean controls in regulated metabolic networks: a case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerian Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bockmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bordeaux, France. pp.159-180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207589v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-deterministic updates of Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IFIP WG 1.5 International Workshop on Cellular Automata and Discrete Complex Systems (AUTOMATA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Marseille, France. pp.10:1-10:16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/OASIcs.AUTOMATA.2021.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Simulation of Ensembles of Boolean Networks for Cell Fate Decision</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SAT Heritage: a community-driven effort for archiving, building and running more than thousand SAT solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_11⟩</w:t>
+              <w:t xml:space="preserve">SAT 2020, The 23rd International Conference on Theory and Applications of Satisfiability Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alghero, Italy. pp.107-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51825-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898849v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT Heritage: a community-driven effort for archiving, building and running more than thousand SAT solvers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Simulation of Ensembles of Boolean Networks for Cell Fate Decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAT 2020, The 23rd International Conference on Theory and Applications of Satisfiability Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51825-7_8⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Germany. pp.193--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704747v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing the Line: Basin Boundaries in Safe Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2020 - 18th International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Konstanz / Online, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Reprogramming of Boolean Networks Made Practical</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Boolean Networks from Biological Dynamical Constraints using Answer-Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2019 - 17th International Conference on Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_1⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178917v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Refinement of Parametric Models with Goal-Oriented Reduction of Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VMCAI 2019 - 20th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lisbon, Portugal. pp.555-576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Boolean Networks from Biological Dynamical Constraints using Answer-Set Programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sequential Reprogramming of Boolean Networks Made Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00014⟩</w:t>
+              <w:t xml:space="preserve">CMSB 2019 - 17th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trieste, France. pp.3--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276921v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding of Parametric Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Šafránek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Static Analysis and Systems Biology (SASB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. pp.67-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean Networks: Beyond Generalized Asynchronicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUTOMATA 2018 - 24th IFIP WG 1.5 International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ghent, Belgium. pp.29-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-92675-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pint: A Static Analyzer for Transient Dynamics of Qualitative Networks with IPython Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Goal-Driven Unfolding of Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2017 - 15th conference on Computational Methods for Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_20⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on Concurrency Theory (CONCUR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2017.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589248v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Driven Unfolding of Petri Nets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pint: A Static Analyzer for Transient Dynamics of Qualitative Networks with IPython Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Concurrency Theory (CONCUR 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2017.14⟩</w:t>
+              <w:t xml:space="preserve">CMSB 2017 - 15th conference on Computational Methods for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany. pp.370 - 316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392203v2</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Reprogramming of Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2017 - 15th conference on Computational Methods for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany. pp.179 - 195, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalized Continuous Time Bayesian Networks for Network Reconstruction from Incomplete Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of Bifurcations in Biological Regulatory Networks using Answer-Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fippo Fitime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Constraint-Based Methods for Bioinformatics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305967v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bifurcations in Biological Regulatory Networks using Answer-Set Programming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Goal-Oriented Reduction of Automata Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraint-Based Methods for Bioinformatics Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom. pp.252-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45177-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361350v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Oriented Reduction of Automata Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marginalized Continuous Time Bayesian Networks for Network Reconstruction from Incomplete Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Zechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Reumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rodriguez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, Arizona, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149118v2</w:t>
+                <w:t xml:space="preserve">hal-01305967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the Reprogramming Determinants of Boolean Networks and their Interaction Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Hybrid Systems Biology (HSB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.113-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean Network Identification from Multiplex Time Series Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2015 - 13th conference on Computational Methods for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.170-181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Reachable Attractors Using Petri Net Unfoldings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïg Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Manchester, United Kingdom. pp.14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12982-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained brownian dynamics simulation of rule-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Klann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Conference on Computational Methods in Systems Biology (CMSB'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Klosterneuburg, Austria. pp.64-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40708-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-approximating Cut Sets for Reachability in Large Scale Automata Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference, CAV 2013, Saint Petersburg, Russia, July 13-19, 2013. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saint Petersburg, Russia. pp.69-84, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39799-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769447v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-approximation of Reachability in Multivalued Asynchronous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fourth International Workshop on Interactions between Computer Science and Biology (CS2Bio'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.33--51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concretizing the Process Hitting into Biological Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. p. 166-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33636-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abducing Biological Regulatory Networks from Process Hitting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD 2012 Workshop on Learning and Discovery in Symbolic Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSIM: an hybrid stochastic simulation system for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Workshop on Static Analysis and Systems Biology (SASB 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Deauville, France. pp.3 -- 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis of Boolean Networks Based on Interaction Graphs: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Static Analysis and Systems Biology (SASB 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Venice, Italy. pp.93-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Interpretation of Dynamics of Biological Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Static Analysis and Systems Biology (SASB 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Perpignan, France. pp.43-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic simulation of process calculi for biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Lakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Fourth Workshop on Membrane Computing and Biologically Inspired Process Calculi 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Jena, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.40.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic abstract machine for stochastic process calculi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Lakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB '10: The 8th International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Trento, Italy. pp.43--54, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1839764.1839771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9056,426 +9194,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux booléens : formalisme, sémantiques, et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Lhoussaine; Élisabeth Remy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches symboliques de la modélisation et de l'analyse des systèmes biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2022, 9781789490299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean networks and their dynamics: the impact of updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology Modelling and Analysis: Formal Bioinformatics Methods and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.173-250, 2022, 978-1-119-71658-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119716600.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statique des réseaux booléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Jeandel; Laurent Vigneron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique, Une photographie en 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-194, 2018, 978-2-271-11974-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Large Network Dynamics with Process Hitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Chancellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Fariñas del Cerro; Katsumi Inoue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Modeling of Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.125 - 166, 2014, 978-1-84821-680-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005223.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9485,383 +9623,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic and linear programming for seed identiﬁcation in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorégul 2023 - Modélisation Formelle de Réseaux de Régulation Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Porquerolles (Hyères), France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pint, a static analyzer for dynamics of Automata Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Qualitative Dynamics Semantics for SBGN Process Description Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9871,482 +10009,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées BIOSS-IA 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of source nutrients for microorganisms using metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractor Basins in Concurrent Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mpbn: a simple tool for efficient edition and analysis of elementary properties of Boolean networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Giang Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Paulevé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04687172v2</w:t>
+                <w:t xml:space="preserve">hal-04503201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attractor Basins in Concurrent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giann Karlo Aguirre Samboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Würdemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687172v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BioSimulators: a central registry of simulation engines and services for recommending specific tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnaneswara Marupilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10356,616 +10582,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Genitrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Most Permissive Semantics of Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chatain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juraj Kolčák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Univ. Bordeaux, Bordeaux INP, CNRS, LaBRI, UMR5800, F-33400 Talence, France; LSV, ENS Cachan, CNRS, INRIA, Université Paris-Saclay, Cachan (France). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Process Hitting to Petri Nets and Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Model for the Transmembrane Potential Regulation by pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIX, Ecole polytechnique. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis by Abstract Interpretation of Biological Regulatory Networks Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean lattices for high dimensional indexing and searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1903, 2008, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10975,100 +11201,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, Simulation et Vérification des Grands Réseaux de Régulation Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole Centrale de Nantes (ECN), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00635750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11078,105 +11304,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux booléens : méthodes formelles et outils pour la modélisation en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Paris-Saclay, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03150976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11244,51 +11470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5795401D"/>
+    <w:nsid w:val="EECD7006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11475,51 +11701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-pauleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7219-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127903690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loicpauleve.name" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Rodriguez-Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Barrena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Planes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btag180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753079v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Gui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00569-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2025.0002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103729" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294917v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungduk Moon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbok Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745553v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Shaikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vasilescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswara Marupilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac331" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03228503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Teboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04158-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518582v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Kol&#269;&#225;k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18112-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893106v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalok Thakkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09748-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Pang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2914383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/319780" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794294v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00680" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2749225" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fippo Fitime" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0110-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0285-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelindo da Veiga Moreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Hamraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abolhassani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bigan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo6040033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ostrowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-0998-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zechner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S. Hansen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0533" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12976-015-0005-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769448v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Craciun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0686-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Lakin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.07.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyenval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roncalli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04325368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick W&#252;rdemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210805v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AUTOMATA.2021.10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898849v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704747v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178917v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276921v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354109v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768359v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589248v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392203v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_11" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Studer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reumann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149118v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769447v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714476v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525503v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Youssef" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839764.1839771" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119716600.ch6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejcim2018.sciencesconf.org/data/pages/ejcim2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258943v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666094v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687172v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre Samboni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulev&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864693v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Martirosyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326262v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635750v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150976v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-pauleve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7219-2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127903690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Lcdry6AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loicpauleve.name" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Rodriguez-Flores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Barrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Planes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btag180" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753079v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Gui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Su" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00569-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2025.0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungduk Moon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbok Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553248" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294917v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.452" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745553v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.255" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Shaikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vasilescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswara Marupilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac331" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03228503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Teboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04158-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518582v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Kol&#269;&#225;k" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18112-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893106v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalok Thakkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09748-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Pang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2914383" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2749225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/319780" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794294v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fippo Fitime" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0110-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelindo da Veiga Moreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Hamraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abolhassani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bigan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo6040033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0285-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ostrowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-0998-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Huang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zechner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders S. Hansen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0533" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12976-015-0005-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769448v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Craciun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0686-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Lakin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.057" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.07.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyenval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maga&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roncalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04325368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_14" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick W&#252;rdemann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210805v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AUTOMATA.2021.10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704747v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898849v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_11" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898841v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_17" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276921v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178917v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354109v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768359v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392203v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589248v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_20" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_11" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149118v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_16" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305967v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Studer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reumann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354079v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_10" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769447v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714476v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Youssef" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839764.1839771" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612593v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119716600.ch6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejcim2018.sciencesconf.org/data/pages/ejcim2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666094v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Giang Trinh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Benhamou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687172v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre Samboni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulev&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864693v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769446v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Martirosyan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635750v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>