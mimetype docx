--- v0 (2026-03-25)
+++ v1 (2026-05-11)
@@ -780,330 +780,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention du transistor aux Bell Labs ou la création d’une expertise sur un domaine inconnu</w:t>
+                <w:t xml:space="preserve">Regards croisés sur l’histoire et la philosophie de l’informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lenfle</w:t>
+                <w:t xml:space="preserve">Florian Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Petitgirard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.098.0094⟩</w:t>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (9), pp.177-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160984v1</w:t>
+                <w:t xml:space="preserve">hal-04081200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie de l’ordinateur R2E-Micral, ou comment faire exister un « micro-ordinateur » dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l’histoire et la philosophie de l’informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Vetter</w:t>
+                <w:t xml:space="preserve">L’invention du transistor aux Bell Labs ou la création d’une expertise sur un domaine inconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lenfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Schafer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (9), pp.177-195. </w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.94-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cahierscfv.532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.098.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081200v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue mathematical instruments: Examples from the “theoretical dynamics” group (France, 1948–1964)</w:t>
               </w:r>
@@ -1161,540 +1161,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03227265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Care, &amp;quot;Technology for Modeling Electrical Analogies, Engineering Practice, and the Development of Analogue Computing&amp;quot;, Springer, 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+                <w:t xml:space="preserve">L'histoire des sciences et des techniques dans cinq dispositifs innovants de formation professionnelle : une analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03227233v1</w:t>
+                <w:t xml:space="preserve">halshs-01843615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hacker” et collaborer : dispositifs pour la formation de médiateurs culturels des sciences et techniques</w:t>
+                <w:t xml:space="preserve">Charles Care, &amp;quot;Technology for Modeling Electrical Analogies, Engineering Practice, and the Development of Analogue Computing&amp;quot;, Springer, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03227241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03227233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire des sciences et des techniques dans cinq dispositifs innovants de formation professionnelle : une analyse comparative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Petitgirard</w:t>
+                <w:t xml:space="preserve">“Hacker” et collaborer : dispositifs pour la formation de médiateurs culturels des sciences et techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2018, 48, pp.97-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.3748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trema.3816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01843615v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03227241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Équipe Systèmes (1975-1980) et la genèse de la recherche en informatique au Cnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Cnam : un lieu d'accueil, de débat et d'institutionnalisation pour les sciences et techniques de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.10.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021946v1</w:t>
+                <w:t xml:space="preserve">halshs-01843667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Gérard Florin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From analog to digital mathematical instruments: examples of mathematical practices with machines in the 1950s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), pp.3544-3548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2017/58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021995v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03227269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From analog to digital mathematical instruments: examples of mathematical practices with machines in the 1950s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.81-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03227269v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’émergence d’un laboratoire de recherches en informatique au Cnam (1968-1990) et le rôle de la recherche sur les Systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1710,161 +1732,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cnam : un lieu d'accueil, de débat et d'institutionnalisation pour les sciences et techniques de l'informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Neumann</w:t>
+                <w:t xml:space="preserve">L’Équipe Systèmes (1975-1980) et la genèse de la recherche en informatique au Cnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.25-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48556/SIF.1024.10.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01843667v1</w:t>
+                <w:t xml:space="preserve">hal-03021946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au second volume. Éléments d’histoire des systèmes d’exploitation des années 1960 aux années 1990</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Viviane Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp. 121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,51 +2014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines analogiques et mathématiques des systèmes dynamiques. Le groupe de « Dynamique théorique » de Théodore Vogel à Marseille (France), 1948-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mathématiques et Machines / Mathematics and Machines, 139 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2105,51 +2105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J’ai eu une carrière à l’envers » : entretien avec Claude Kaiser, titulaire de la chaire d’informatique-programmation du Conservatoire national des arts et métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2338,51 +2338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ingénieur-mathématicien aux prises avec le non linéaire, Nicolas Minorsky (1885-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.173--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Repères - Mise en contexte] Télé-Cnam : enjeux politiques et dispositifs techniques d’une innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les sciences de l'homme au travail au Cnam à l'aube des Trente Glorieuses, vol.01 (1), pp. 127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,51 +3242,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invention of the transistor: revisiting the &amp;quot;magic month&amp;quot; through the prism of C/K design theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lenfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4167,51 +4167,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chaos : des questions théoriques aux enjeux sociaux. Philosophie, épistémologie, histoire et impact sur les institutions (1880-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Lumière Lyon 2, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4270,51 +4270,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire des rapports entre savoirs mathématiques et instrumentation au 20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Conservatoire national des arts et métiers, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4422,51 +4422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3707EB0"/>
+    <w:nsid w:val="CF7C1D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +4653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innovation.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://technique-societe.cnam.fr/histoire-des-technosciences-en-societe-ht2s--913760.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130782v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130679v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neumann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130791v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno France-Lanord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nardone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14760/SNAP-2019-012-EN" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2017/58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.10.75" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-13900016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fontanon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.099.0267" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-cnrs.475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-cnrs.441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-cnrs.414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISTELCON.2008.4668728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233; (dir.)" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811207631_0039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aguirre Rios" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Mikou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03224363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03224396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innovation.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://technique-societe.cnam.fr/histoire-des-technosciences-en-societe-ht2s--913760.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130782v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130679v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neumann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130791v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno France-Lanord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nardone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14760/SNAP-2019-012-EN" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227241v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3816" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.10.75" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2017/58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-13900016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fontanon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.099.0267" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-cnrs.475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-cnrs.441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-cnrs.414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISTELCON.2008.4668728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233; (dir.)" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811207631_0039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aguirre Rios" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Mikou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03224363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03224396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>