--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -313,239 +313,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
+                <w:t xml:space="preserve">Zooplankton as a model to study the effects of anthropogenic sounds on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 928, pp.172489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395158v1</w:t>
+                <w:t xml:space="preserve">hal-04551965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton as a model to study the effects of anthropogenic sounds on aquatic ecosystems</w:t>
+                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 928, pp.172489. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551965v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency hearing sensitivity does not systematically imply aversion to ultrasounds in large terrestrial mammals</w:t>
               </w:r>
@@ -659,477 +659,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for an effect of chronic boat noise on the fitness of reared water fleas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropogenic noise does not strengthen multiple‐predator effects in a freshwater invasive fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Rojas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecotoxicology and Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_129-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (6), pp.1470-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052771v1</w:t>
+                <w:t xml:space="preserve">hal-04452279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic noise does not strengthen multiple‐predator effects in a freshwater invasive fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No evidence for an effect of chronic boat noise on the fitness of reared water fleas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102 (6), pp.1470-1480. </w:t>
+              <w:t xml:space="preserve">Peer Community In Ecotoxicology and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_129-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452279v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (3), pp.e10469. </w:t>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 458, pp.68-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,90 +1420,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites affect their hosts through many ways: virulence, vulnerability, behavior and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1845,51 +1845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DAFAB76"/>
+    <w:nsid w:val="977D00A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2076,51 +2076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-prosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-3601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2561-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Val&#233;ro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Terrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2377552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_129-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962196v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391100v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01965545v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-prosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-3601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2561-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Val&#233;ro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Terrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2377552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_129-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962196v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391100v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01965545v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>