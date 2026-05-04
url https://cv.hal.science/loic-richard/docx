--- v1 (2026-03-28)
+++ v2 (2026-05-04)
@@ -868,277 +868,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques optiques de la matière organique dissoute dans des eaux usées domestiques</w:t>
+                <w:t xml:space="preserve">Représentativité de l'échantillonnage intégré des matières en suspension dans les rivières à l'aide de pièges à particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Parlanti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589151v1</w:t>
+                <w:t xml:space="preserve">hal-03588180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité de l'échantillonnage intégré des matières en suspension dans les rivières à l'aide de pièges à particules</w:t>
+                <w:t xml:space="preserve">Caractéristiques optiques de la matière organique dissoute dans des eaux usées domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Richard</w:t>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588180v1</w:t>
+                <w:t xml:space="preserve">hal-03589151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation intégrée de la matière organique dissoute : étude d'empreintes typiques de sources naturelles et anthropiques dans les milieux aquatiques</w:t>
               </w:r>
@@ -2299,241 +2299,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations techniques pour la mesure de la distribution granulométrique des sédiments et matières en suspension de cours d'eau</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">AQUAREF. 2021, 26 p</w:t>
+                <w:t xml:space="preserve">Réactivité des contaminants avec la matière organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; Université de Rouen; INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696980v1</w:t>
+                <w:t xml:space="preserve">hal-03293511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité des contaminants avec la matière organique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations techniques pour la mesure de la distribution granulométrique des sédiments et matières en suspension de cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AQUAREF. 2021, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Dur</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03293511v1</w:t>
+                <w:t xml:space="preserve">hal-04696980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2021)</w:t>
               </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency and representativeness of suspended particulate matter time-integrative sampling in rivers using particle traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loide de Nascimento Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Ijjeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Mifdal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Cueille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiraud Nathan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelay Soline" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ducrocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11790" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arhror" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillermoz-Bellod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhror" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228632v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Brosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse Quilgars" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivaldi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loide de Nascimento Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Ijjeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Mifdal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Cueille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiraud Nathan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelay Soline" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ducrocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11790" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arhror" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillermoz-Bellod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhror" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228632v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Brosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse Quilgars" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivaldi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>