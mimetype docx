--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -636,498 +636,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometry of an optically levitated nanodiamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibronic effect and influence of aggregation on the photophysics of graphene quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée de Guillebon</w:t>
+                <w:t xml:space="preserve">Claire Tonnelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Maumet</w:t>
+                <w:t xml:space="preserve">Shen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hétet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Schmidt</w:t>
+                <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/5.0093600⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR08279E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713587v1</w:t>
+                <w:t xml:space="preserve">hal-03548812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibronic fingerprints in the luminescence of graphene quantum dots at cryogenic temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Liu</w:t>
+                <w:t xml:space="preserve">Thermometry of an optically levitated nanodiamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée de Guillebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Carles</w:t>
+                <w:t xml:space="preserve">Léo Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Elias</w:t>
+                <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tonnelé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
+                <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (10), pp.104302. </w:t>
+              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.030801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0083282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/5.0093600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585050v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibronic effect and influence of aggregation on the photophysics of graphene quantum dots</w:t>
+                <w:t xml:space="preserve">Vibronic fingerprints in the luminescence of graphene quantum dots at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tonnelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Elias</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (10), pp.104302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR08279E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0083282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548812v1</w:t>
+                <w:t xml:space="preserve">hal-03585050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Brownian motion of optically levitated nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée de Guillebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single photon emission from graphene quantum dots at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzio de Corato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (25), pp.7803-7809. </w:t>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of on-surface synthesized armchair graphene nanoribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Borin Barin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysics of Cabon Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldovin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Yedder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pss4-b69w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40376-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04188897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Guillebon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trizac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.087101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maumet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0093600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tonnel&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08279E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Stefan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K.C. Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vindolet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;gen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Thian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01732" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Qiu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Asako" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Ju" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05504" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Aizel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vicario" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Monzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05888-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio de Corato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b02209" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Borin Barin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fairbrother" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01513488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Zhao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voisin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Beser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tetienne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hingant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dal Savio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karrai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703128" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03687145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khedhiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orcin-Chaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rebeyre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huynh Thanh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Borin Barin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levy Falk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muellen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Shen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diederichs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01722723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldovin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Yedder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pss4-b69w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40376-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04188897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Guillebon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trizac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.087101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tonnel&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08279E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0093600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Stefan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K.C. Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vindolet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;gen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Thian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01732" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Qiu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Asako" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Ju" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05504" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Aizel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vicario" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Monzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05888-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio de Corato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b02209" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Borin Barin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fairbrother" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01513488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Zhao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voisin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Beser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tetienne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hingant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dal Savio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karrai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703128" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03687145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khedhiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orcin-Chaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rebeyre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huynh Thanh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Borin Barin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levy Falk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muellen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Shen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diederichs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01722723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>