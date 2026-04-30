--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of structure and photophysics of individualized rod-shaped graphene quantum dots with up to 132 sp² carbon atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shortcuts to Equilibrium with a Levitated Particle in the Underdamped Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
+                <w:t xml:space="preserve">Timothée de Guillebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Liu</w:t>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Osella</w:t>
+                <w:t xml:space="preserve">Emmanuel Trizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40376-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (8), pp.087101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.087101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187762v1</w:t>
+                <w:t xml:space="preserve">hal-04188897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortcuts to Equilibrium with a Levitated Particle in the Underdamped Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Raynal</w:t>
+                <w:t xml:space="preserve">Interplay of structure and photophysics of individualized rod-shaped graphene quantum dots with up to 132 sp² carbon atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée de Guillebon</w:t>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+                <w:t xml:space="preserve">Silvio Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Trizac</w:t>
+                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (8), pp.087101. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.4728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.087101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40376-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188897v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom‐Up Synthesis, Dispersion and Properties of Rectangular‐Shaped Graphene Quantum Dots</w:t>
               </w:r>
@@ -534,77 +534,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Binh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 106 (6), </w:t>
@@ -636,3382 +636,4918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibronic effect and influence of aggregation on the photophysics of graphene quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research campaign: Macroscopic quantum resonators (MAQRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tonnelé</w:t>
+                <w:t xml:space="preserve">Rainer Kaltenbaek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shen Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rondin</w:t>
+                <w:t xml:space="preserve">Markus Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Elias</w:t>
+                <w:t xml:space="preserve">Markus Aspelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F. Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR08279E⟩</w:t>
+              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/aca3cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548812v1</w:t>
+                <w:t xml:space="preserve">hal-03955638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometry of an optically levitated nanodiamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rivière</w:t>
+                <w:t xml:space="preserve">Investigation of Rod‐shaped Single Graphene Quantum Dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée de Guillebon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hétet</w:t>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schmidt</w:t>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (3), pp.030801. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/5.0093600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202300310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713587v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibronic fingerprints in the luminescence of graphene quantum dots at cryogenic temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vibronic effect and influence of aggregation on the photophysics of graphene quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Carles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Claire Tonnelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0083282⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR08279E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585050v1</w:t>
+                <w:t xml:space="preserve">hal-03548812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Brownian motion of optically levitated nanodiamonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Thermometry of an optically levitated nanodiamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée de Guillebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Maumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01642⟩</w:t>
+              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.030801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/5.0093600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559584v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiangle Reconstruction of Domain Morphology with All-Optical Diamond Magnetometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dickson Thian</w:t>
+                <w:t xml:space="preserve">Vibronic fingerprints in the luminescence of graphene quantum dots at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tonnelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (10), pp.104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03384919v1</w:t>
+                <w:t xml:space="preserve">hal-03585050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed graphene–nanographene van der Waals heterostructures for photodetectors with efficient and ultralong charge separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuelin Yao</w:t>
+                <w:t xml:space="preserve">(Invited) Influence of Vibrations on the Emission Properties of Single Graphene Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tonnelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07615⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, MA2022-01 (9), pp.741-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2022-019741mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03374221v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03795434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Mechanics with Nitrogen-Vacancy Centers and Trapped Particles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hot Brownian motion of optically levitated nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée de Guillebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12060651⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.420-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246906v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the longitudinal spin relaxation time T1 of single nitrogen-vacancy centers in nanodiamonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Multiangle Reconstruction of Domain Morphology with All-Optical Diamond Magnetometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony K.C. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vindolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Högen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Thian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.165427⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001778v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostability of single-walled carbon nanotubes/polymer core-shell hybrids as Telecom Wavelength Emitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution-processed graphene–nanographene van der Waals heterostructures for photodetectors with efficient and ultralong charge separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
+                <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
+                <w:t xml:space="preserve">Xuelin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01732⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (41), pp.17109-17116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02890004v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03374221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negatively Curved Nanographene with Heptagonal and [5]Helicene Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-Mechanics with Nitrogen-Vacancy Centers and Trapped Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perdriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zijie Qiu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c05504⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12060651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952477v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Magnetometry of Single Biocompatible Micromagnets for Quantitative Magnetogenetic and Magnetomechanical Assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of the longitudinal spin relaxation time T1 of single nitrogen-vacancy centers in nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée de Guillebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vindolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03222⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.165427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.165427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350740v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single photon emission from graphene quantum dots at room temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lavie</w:t>
+                <w:t xml:space="preserve">Photostability of single-walled carbon nanotubes/polymer core-shell hybrids as Telecom Wavelength Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Diederichs</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05888-w⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.7291-7296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01863456v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02890004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap Engineering of Graphene Nanoribbons by Control over Structural Distortion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Negatively Curved Nanographene with Heptagonal and [5]Helicene Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijie Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobi Asako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Xie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shen Zhao</w:t>
+                <w:t xml:space="preserve">Cheng-Wei Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140 (25), pp.7803-7809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b02209⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 142 (35), pp.14814-14819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c05504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542627v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of on-surface synthesized armchair graphene nanoribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bandgap Engineering of Graphene Nanoribbons by Control over Structural Distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzio de Corato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Zhao</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Fairbrother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700223⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (25), pp.7803-7809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b02209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01577757v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence from graphene nanoribbons of well-defined structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Magnetometry of Single Biocompatible Micromagnets for Quantitative Magnetogenetic and Magnetomechanical Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceila Aizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S S Zhao</w:t>
+                <w:t xml:space="preserve">Elie Balloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rondin</w:t>
+                <w:t xml:space="preserve">Chiara Vicario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Delport</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U Beser</w:t>
+                <w:t xml:space="preserve">Cornelia Monzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.04.043⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (12), pp.7635-7641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01513488v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Bateman</w:t>
+                <w:t xml:space="preserve">Single photon emission from graphene quantum dots at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05888-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296939v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01863456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-vacancy-center imaging of bubble domains in a 6-Å film of cobalt with perpendicular magnetization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hingant</w:t>
+                <w:t xml:space="preserve">Optical investigation of on-surface synthesized armchair graphene nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Borin Barin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Thiaville</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fairbrother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4861557⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (11), pp.1700223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043552v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01577757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative stray field imaging of a magnetic vortex core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence from graphene nanoribbons of well-defined structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S S Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tetienne</w:t>
+                <w:t xml:space="preserve">L Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hingant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rondin</w:t>
+                <w:t xml:space="preserve">G Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+                <w:t xml:space="preserve">C Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thiaville</w:t>
+                <w:t xml:space="preserve">U Beser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214408⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.235-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944755v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01513488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale magnetic field mapping with a single spin scanning probe magnetometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaled Karrai</w:t>
+                <w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kaltenbaek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Aspelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3703128⟩</w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944749v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nitrogen-vacancy-center imaging of bubble domains in a 6-Å film of cobalt with perpendicular magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tetienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.17D501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4861557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative stray field imaging of a magnetic vortex core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tetienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (21), pp.214408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stray-field imaging of magnetic vortices with a single diamond spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Tetienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale magnetic field mapping with a single spin scanning probe magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tetienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Dal Savio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Karrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (15), pp.153118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3703128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Engineered arrays of nitrogen-vacancy color centers in diamond based on implantation of CN − molecules through nanoapertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (2), pp.025014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/025014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optical properties of rod-shaped graphene nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optical properties of single nanographenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Thanh Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tonnelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241st ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Ohio - Vigo – UTT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03687145v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Optical Properties of Graphene Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Liu</w:t>
+                <w:t xml:space="preserve">Nanographenes As Single Quantum Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tonnelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">DISCUSSION LAVOISIER SERIE: QUANTUM EMITTERS IN 2D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Vallebonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02482606v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Single nanographenes as quantum emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Medina-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Levy-Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huynh Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUANTUM MATTER 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and optical properties of rod-shaped graphene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">241st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03687145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibronic effects on the luminescence of graphene quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOWDI annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dourdan,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Properties of Single Nanographenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tonnelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HBSM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bayreuth (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and Optical Properties of Graphene Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khedhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orcin-Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">237th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02482606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photophysics of Cabon Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rebeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dallas, United States. pp.719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02368905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NANOGRAPHENES IN LAYERED HETEROSTRUCTURES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">OPTICAL PROPERTIES OF SINGLE ELONGATED GARAPHENE QUANTUM DOTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Muellen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Medina-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Osella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOWDI 2023 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547851v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NANOGRAPHENES IN LAYERED HETEROSTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huynh Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Borin Barin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Levy Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Muellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOWDI 2023 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo-physical Properties of Graphene Quantum Dots on Perovskite Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWEPNM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Kirchberg (AUSTRIA), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical properties of graphene quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimitsu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWEPNM,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kirchberg (AUSTRIA), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis and single-photon emission properties of graphene quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orcin-Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting GDR Graphene and Co</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4021,383 +5557,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Fluorescence of Graphene Quantum Dots on a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront shaping enhanced nano-optomechanics down to the quantum precision limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros G. Tavernarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single photon emission from graphene quantum dots at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orcin-Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01722723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4407,114 +5943,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un magnétomètre à centre coloré NV du diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. École normale supérieure de Cachan - ENS Cachan, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012DENS0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00824468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4661,51 +6197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldovin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Yedder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pss4-b69w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40376-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04188897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Guillebon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trizac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.087101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tonnel&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08279E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0093600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Stefan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K.C. Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vindolet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;gen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Thian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01732" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Qiu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Asako" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Ju" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05504" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Aizel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vicario" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Monzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05888-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio de Corato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b02209" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Borin Barin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fairbrother" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01513488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Zhao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voisin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Beser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tetienne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hingant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dal Savio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karrai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703128" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03687145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khedhiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orcin-Chaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rebeyre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huynh Thanh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Borin Barin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levy Falk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muellen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Shen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diederichs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01722723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldovin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Yedder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pss4-b69w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04188897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Guillebon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trizac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.087101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40376-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arndt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Barker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aca3cd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Capelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tonnel&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08279E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maumet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0093600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03795434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2022-019741mtgabs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Stefan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K.C. Tan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vindolet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;gen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Thian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01732" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Qiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Asako" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Ju" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio de Corato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b02209" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Aizel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vicario" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Monzel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03222" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05888-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Borin Barin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fairbrother" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01513488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Beser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tetienne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hingant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861557" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944755v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214408" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rondin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tetienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hingant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3279" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dal Savio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karrai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703128" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thanh Trung" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medina-Lopez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levy-Falk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huynh Thanh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03687145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khedhiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orcin-Chaix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rebeyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Osella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Borin Barin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levy Falk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muellen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimitsu Narita" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diederichs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01722723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0065" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>