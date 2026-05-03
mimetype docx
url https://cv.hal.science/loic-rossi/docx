--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -221,753 +221,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03977866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved modeling of Mars’ HDO cycle using a Mars’ Global Climate Model</w:t>
+                <w:t xml:space="preserve">Stratigraphic and Isotopic Evolution of the Martian Polar Caps from Paleo‐Climate Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Vals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rossi</w:t>
+                <w:t xml:space="preserve">Eran Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+                <w:t xml:space="preserve">O. Aharonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+                <w:t xml:space="preserve">N. Schörghofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JE007192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007192⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JE007115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JE007115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03740754v1</w:t>
+                <w:t xml:space="preserve">insu-03606825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for living worlds and the connection to our cosmic origins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved modeling of Mars’ HDO cycle using a Mars’ Global Climate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aigrain</w:t>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. K. Barstow</w:t>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barthelemy</w:t>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Biller</w:t>
+                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.1275-1306. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JE007192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09787-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03383034v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03740754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectropolarimetry as a tool for understanding the diversity of planetary atmospheres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The search for living worlds and the connection to our cosmic origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berzosa-Molina</w:t>
+                <w:t xml:space="preserve">M. A. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Desert</w:t>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fossati</w:t>
+                <w:t xml:space="preserve">J. K. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garcia-Muñoz</w:t>
+                <w:t xml:space="preserve">M. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.1187-1196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09813-w⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54, pp.1275-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09787-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03480395v2</w:t>
+                <w:t xml:space="preserve">insu-03383034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HDO cycle on Mars : Comparison of ACS observations with GCM simulations</w:t>
+                <w:t xml:space="preserve">Spectropolarimetry as a tool for understanding the diversity of planetary atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fedorova</w:t>
+                <w:t xml:space="preserve">J. Berzosa-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007201⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1187-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09813-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03740469v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03480395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic and Isotopic Evolution of the Martian Polar Caps from Paleo‐Climate Models.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Schörghofer</w:t>
+                <w:t xml:space="preserve">The HDO cycle on Mars : Comparison of ACS observations with GCM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois, Forget</w:t>
+                <w:t xml:space="preserve">Juan Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Millour</w:t>
+                <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JE007115. </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JE007201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JE007115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03606825v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03740469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the Martian 2018 global dust storm on HDO as predicted by a Mars Global Climate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,51 +1161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fractionation of water and its photolytic products in the atmosphere of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Trokhimovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick G. J. Irwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin F. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.943-950. </w:t>
@@ -1451,64 +1451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1862,103 +1862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Escape in Current and Past Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh edition of the Spanish Meeting of Planetary Sciences and Exploration of the Solar System (7th CPESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Valladolid (Spain), Spain. pp.id.80590</w:t>
@@ -2000,90 +2000,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of deuterium and hydrogen loss on Mars by thermal, photochemical and solar wind processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, San Antonio (TX), United States</w:t>
@@ -2106,191 +2106,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04349349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Martian HDO cycle with a Global Climate Model during the “dusty” season</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Measurements of HDO and the D/H ratio in the Martian atmosphere from ACS MIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Braude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-451, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-696</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03840870v1</w:t>
+                <w:t xml:space="preserve">insu-03776855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the H Escape Variability with a Global Climate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,618 +2356,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03705091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of HDO and the D/H ratio in the Martian atmosphere from ACS MIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Martian HDO cycle with a Global Climate Model during the “dusty” season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Braude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan Alday</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-696</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03776855v1</w:t>
+                <w:t xml:space="preserve">insu-03840870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fan</w:t>
+                <w:t xml:space="preserve">Simulation of the atomic deuterium density and escape at Mars and comparison with MAVEN/IUVS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03690056v1</w:t>
+                <w:t xml:space="preserve">insu-03774479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the atomic deuterium density and escape at Mars and comparison with MAVEN/IUVS observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatological controls on the chemical stratigraphy of the martian polar layer deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Vals</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+                <w:t xml:space="preserve">Eran Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oded Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schörghofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03774479v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03745158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological controls on the chemical stratigraphy of the martian polar layer deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eran Vos</w:t>
+                <w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oded Aharonson</w:t>
+                <w:t xml:space="preserve">A. Bierjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Schörghofer</w:t>
+                <w:t xml:space="preserve">A. Delavois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+                <w:t xml:space="preserve">S. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03745158v1</w:t>
+                <w:t xml:space="preserve">insu-03690056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the HDO Cycle with a Global Climate Model During the MY34 &amp;quot;Dusty&amp;quot; Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.2406</w:t>
@@ -3044,64 +3044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-693, </w:t>
@@ -3139,77 +3139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the HDO cycle of the Martian atmosphere with the LMD Global Climate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,77 +3286,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the HDO cycle in the LMD Mars GCM with ACS/TGO observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Braude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3433,77 +3433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, Germany. </w:t>
@@ -3535,459 +3535,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03321007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the HDO cycle with the LMD Mars GCM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2020-680⟩</w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.8565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492906v1</w:t>
+                <w:t xml:space="preserve">insu-04492156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the effect of the MY34 Global Dust Storm on the martian HDO cycle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the HDO cycle with the LMD Mars GCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-626, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2020-680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2020-626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04494823v1</w:t>
+                <w:t xml:space="preserve">hal-04492906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
+                <w:t xml:space="preserve">Modeling of the effect of the MY34 Global Dust Storm on the martian HDO cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Olsen</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.8565, </w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-626, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2020-626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04492156v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04494823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distributions of CO, H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O, HDO, and temperature in the atmosphere of Mars after a year of observations with the ExoMars Trace Gas Orbiter (TGO) Atmospheric Chemistry Suite mid-infrared (ACS MIR) solar occultation spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,90 +4081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1372</w:t>
@@ -4193,51 +4193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring HDO and H 2 O on Mars with the ACS instrument onboard TGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I. Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Trokhimovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-472-2</w:t>
@@ -4331,90 +4331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-786</w:t>
@@ -4469,77 +4469,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Venus Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom</w:t>
@@ -4562,277 +4562,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01297473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clouds of Venus – an overview of Venus Express results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of Venus' clouds and hazes properties with polarimetric data from SPICAV/VEx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. F. Wilson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorova</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-762-1</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01211200v1</w:t>
+                <w:t xml:space="preserve">insu-01213216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of Venus' clouds and hazes properties with polarimetric data from SPICAV/VEx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rossi</w:t>
+                <w:t xml:space="preserve">The Clouds of Venus – an overview of Venus Express results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bott</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">W.J. Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Fedorova</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-119</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-762-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01213216v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01211200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Venus cloud layers with polarimetric data from SPICAV/VEx</w:t>
               </w:r>
@@ -4844,77 +4844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
@@ -4988,90 +4988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the atomic deuterium density and escape at Mars and comparison with MAVEN/IUVS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3552</w:t>
@@ -5126,64 +5126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5251,64 +5251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,90 +5488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Venus cloud layers by polarimetry using SPICAV/VEx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Venus Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Catania, Italy. , 2013</w:t>
@@ -5632,51 +5632,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Spectropolarimetry as a Tool for Understanding the Diversity of Exoplanetary Atmospheres. Astro2020 Science White Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berzosa-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6176,51 +6176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03977866v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Mahapatra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Abiad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Stam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383034v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Barstow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09787-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03480395v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berzosa-Molina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Desert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09813-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Vos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03166590v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf4cf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01389-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. H. Trees" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Y. Cheung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037569" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.11.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF5ZV5K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastore y Piontti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bioglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.42.20936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aharonson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Forget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Millour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04349349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03840870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Olsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04451192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03318373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03311540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-281" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-395" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-680" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04494823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04492156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alday" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belyaev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04401438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Trokhimovskiy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Wilson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Markiewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01213216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01144092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02994832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01327236v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS041V" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03977866v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Mahapatra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Abiad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Stam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Vos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383034v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Barstow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09787-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03480395v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berzosa-Molina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Desert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09813-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alday" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03166590v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf4cf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01389-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. H. Trees" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Y. Cheung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037569" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.11.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF5ZV5K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastore y Piontti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bioglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.42.20936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aharonson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Forget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Millour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04349349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Olsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03840870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-568" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04451192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03318373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03311540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-281" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-395" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04492156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8565" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04494823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-626" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alday" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belyaev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04401438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Trokhimovskiy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01213216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Markiewicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01144092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02994832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01327236v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS041V" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>