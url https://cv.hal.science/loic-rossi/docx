--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -221,753 +221,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03977866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic and Isotopic Evolution of the Martian Polar Caps from Paleo‐Climate Models.</w:t>
+                <w:t xml:space="preserve">The search for living worlds and the connection to our cosmic origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eran Vos</w:t>
+                <w:t xml:space="preserve">M. A. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aharonson</w:t>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schörghofer</w:t>
+                <w:t xml:space="preserve">J. K. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois, Forget</w:t>
+                <w:t xml:space="preserve">M. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Millour</w:t>
+                <w:t xml:space="preserve">B. Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JE007115. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1275-1306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JE007115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09787-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03606825v1</w:t>
+                <w:t xml:space="preserve">insu-03383034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved modeling of Mars’ HDO cycle using a Mars’ Global Climate Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectropolarimetry as a tool for understanding the diversity of planetary atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Vals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rossi</w:t>
+                <w:t xml:space="preserve">J. Berzosa-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+                <w:t xml:space="preserve">J.-M. Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+                <w:t xml:space="preserve">L. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
+                <w:t xml:space="preserve">A. Garcia-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JE007192. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1187-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JE007192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09813-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03740754v1</w:t>
+                <w:t xml:space="preserve">insu-03480395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for living worlds and the connection to our cosmic origins</w:t>
+                <w:t xml:space="preserve">Improved modeling of Mars’ HDO cycle using a Mars’ Global Climate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Barstow</w:t>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aigrain</w:t>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. K. Barstow</w:t>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barthelemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Biller</w:t>
+                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09787-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JE007192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03383034v2</w:t>
+                <w:t xml:space="preserve">insu-03740754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectropolarimetry as a tool for understanding the diversity of planetary atmospheres</w:t>
+                <w:t xml:space="preserve">The HDO cycle on Mars : Comparison of ACS observations with GCM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berzosa-Molina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia-Muñoz</w:t>
+                <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09813-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JE007201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03480395v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03740469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HDO cycle on Mars : Comparison of ACS observations with GCM simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Vals</w:t>
+                <w:t xml:space="preserve">Stratigraphic and Isotopic Evolution of the Martian Polar Caps from Paleo‐Climate Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schörghofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Alday</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fedorova</w:t>
+                <w:t xml:space="preserve">E. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JE007201. </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JE007115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JE007201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JE007115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03740469v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the Martian 2018 global dust storm on HDO as predicted by a Mars Global Climate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,51 +1161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fractionation of water and its photolytic products in the atmosphere of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Trokhimovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick G. J. Irwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin F. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.943-950. </w:t>
@@ -1451,64 +1451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1862,103 +1862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Escape in Current and Past Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh edition of the Spanish Meeting of Planetary Sciences and Exploration of the Solar System (7th CPESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Valladolid (Spain), Spain. pp.id.80590</w:t>
@@ -2000,90 +2000,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of deuterium and hydrogen loss on Mars by thermal, photochemical and solar wind processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, San Antonio (TX), United States</w:t>
@@ -2106,1110 +2106,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04349349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of HDO and the D/H ratio in the Martian atmosphere from ACS MIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashwin Braude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+                <w:t xml:space="preserve">A. Bierjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Olsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Alday</w:t>
+                <w:t xml:space="preserve">A. Delavois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-696</w:t>
+              <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03776855v1</w:t>
+                <w:t xml:space="preserve">insu-03690056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the H Escape Variability with a Global Climate Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gilli</w:t>
+                <w:t xml:space="preserve">Climatological controls on the chemical stratigraphy of the martian polar layer deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brines</w:t>
+                <w:t xml:space="preserve">Oded Aharonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Lopez-Valverde</w:t>
+                <w:t xml:space="preserve">Norbert Schörghofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3104</w:t>
+              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705091v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03745158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Martian HDO cycle with a Global Climate Model during the “dusty” season</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simulation of the atomic deuterium density and escape at Mars and comparison with MAVEN/IUVS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-451, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03840870v1</w:t>
+                <w:t xml:space="preserve">insu-03774479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the atomic deuterium density and escape at Mars and comparison with MAVEN/IUVS observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Measurements of HDO and the D/H ratio in the Martian atmosphere from ACS MIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Braude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-568, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03774479v1</w:t>
+                <w:t xml:space="preserve">insu-03776855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological controls on the chemical stratigraphy of the martian polar layer deposits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norbert Schörghofer</w:t>
+                <w:t xml:space="preserve">Simulation of the H Escape Variability with a Global Climate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+                <w:t xml:space="preserve">G. Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03745158v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fan</w:t>
+                <w:t xml:space="preserve">Modeling the Martian HDO cycle with a Global Climate Model during the “dusty” season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Braude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03690056v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03840870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the HDO Cycle with a Global Climate Model During the MY34 &amp;quot;Dusty&amp;quot; Season</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Hydrogen escape from Mars using a Global Climate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco González-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03749347v1</w:t>
+                <w:t xml:space="preserve">insu-04451192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Hydrogen escape from Mars using a Global Climate Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling the HDO Cycle with a Global Climate Model During the MY34 &amp;quot;Dusty&amp;quot; Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.2406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04451192v1</w:t>
+                <w:t xml:space="preserve">insu-03749347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the HDO cycle of the Martian atmosphere with the LMD Global Climate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,90 +3286,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the HDO cycle in the LMD Mars GCM with ACS/TGO observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Braude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtual Meeting, France. </w:t>
@@ -3407,103 +3407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape of water from Mars: study with a ground-to-exosphere global model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, Germany. </w:t>
@@ -3535,459 +3535,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03321007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the HDO cycle with the LMD Mars GCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Olsen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8565⟩</w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2020-680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04492156v1</w:t>
+                <w:t xml:space="preserve">hal-04492906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the HDO cycle with the LMD Mars GCM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling of the effect of the MY34 Global Dust Storm on the martian HDO cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-680, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2020-680⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2020-626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492906v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04494823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the effect of the MY34 Global Dust Storm on the martian HDO cycle.</w:t>
+                <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-626, </w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.8565, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2020-626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04494823v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04492156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distributions of CO, H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O, HDO, and temperature in the atmosphere of Mars after a year of observations with the ExoMars Trace Gas Orbiter (TGO) Atmospheric Chemistry Suite mid-infrared (ACS MIR) solar occultation spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,90 +4081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1372</w:t>
@@ -4193,51 +4193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring HDO and H 2 O on Mars with the ACS instrument onboard TGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I. Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Trokhimovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-472-2</w:t>
@@ -4331,90 +4331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of HDO in the Martian atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-786</w:t>
@@ -4469,77 +4469,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Venus Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom</w:t>
@@ -4562,277 +4562,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01297473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of Venus' clouds and hazes properties with polarimetric data from SPICAV/VEx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rossi</w:t>
+                <w:t xml:space="preserve">The Clouds of Venus – an overview of Venus Express results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Fedorova</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-119</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-762-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01213216v1</w:t>
+                <w:t xml:space="preserve">insu-01211200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clouds of Venus – an overview of Venus Express results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. F. Wilson</w:t>
+                <w:t xml:space="preserve">Retrieval of Venus' clouds and hazes properties with polarimetric data from SPICAV/VEx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Markiewicz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorova</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-762-1</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01211200v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01213216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Venus cloud layers with polarimetric data from SPICAV/VEx</w:t>
               </w:r>
@@ -4844,77 +4844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
@@ -4988,90 +4988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the atomic deuterium density and escape at Mars and comparison with MAVEN/IUVS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3552</w:t>
@@ -5126,64 +5126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5251,64 +5251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,90 +5488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Venus cloud layers by polarimetry using SPICAV/VEx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Venus Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Catania, Italy. , 2013</w:t>
@@ -5632,51 +5632,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Spectropolarimetry as a Tool for Understanding the Diversity of Exoplanetary Atmospheres. Astro2020 Science White Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berzosa-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6176,51 +6176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03977866v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Mahapatra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Abiad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Stam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Vos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383034v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Barstow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09787-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03480395v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berzosa-Molina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Desert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09813-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alday" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03166590v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf4cf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01389-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. H. Trees" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Y. Cheung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037569" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.11.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF5ZV5K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastore y Piontti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bioglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.42.20936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aharonson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Forget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Millour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04349349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Olsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03840870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-568" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04451192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03318373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03311540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-281" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-395" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04492156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8565" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04494823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-626" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alday" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belyaev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04401438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Trokhimovskiy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01213216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Markiewicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01144092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02994832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01327236v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS041V" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03977866v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Mahapatra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Abiad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Stam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383034v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Barstow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09787-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03480395v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berzosa-Molina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Desert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09813-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Vos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03166590v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf4cf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01389-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. H. Trees" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Y. Cheung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037569" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.11.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF5ZV5K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastore y Piontti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bioglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.42.20936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aharonson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Forget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Millour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04349349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Sch&#246;rghofer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-568" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Olsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03840870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-451" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04451192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-693" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03318373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03311540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-281" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-395" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-680" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04494823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04492156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alday" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belyaev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04401438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Trokhimovskiy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Wilson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Markiewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01213216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01144092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02994832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01327236v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS041V" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>