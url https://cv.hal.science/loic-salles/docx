--- v0 (2026-03-18)
+++ v1 (2026-05-08)
@@ -502,460 +502,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Optimization of Under-Platform Dampers with Moving Morphable Components and Global Optimization Algorithm for Nonlinear Frequency Response</w:t>
+                <w:t xml:space="preserve">Nonlinear Modal Analysis of Frictional Ring Damper for Compressor Blisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yekai Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chian Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143 (2), pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2021, 143 (3), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4049666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4049761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106794v3</w:t>
+                <w:t xml:space="preserve">hal-03151035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency of a Conical Under-Platform Damper for Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chian Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pesaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4049665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modal Analysis of Frictional Ring Damper for Compressor Blisk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yekai Sun</w:t>
+                <w:t xml:space="preserve">Topological Optimization of Under-Platform Dampers with Moving Morphable Components and Global Optimization Algorithm for Nonlinear Frequency Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Yuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+                <w:t xml:space="preserve">Fadi El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chian Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143 (3), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2021, 143 (2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4049761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4049666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151035v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106794v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of friction parameter uncertainties in the nonlinear dynamic response of turbine blades with underplatform dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Fantetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pesaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.107673. </w:t>
@@ -1123,90 +1123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study and Uncertainty Quantification of the Nonlinear Modal Properties of Frictional Dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yekai Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pesaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1253,51 +1253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Ultrasound Waves to Monitor the Local Dynamics of Friction Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pesaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Fantetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1377,706 +1377,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonlinear mappings for reduced-order modelling of vibrating structures: normal form theory and quadratic manifold method with modal derivatives</w:t>
+                <w:t xml:space="preserve">Non-intrusive reduced order modelling for the dynamics of geometrically nonlinear flat structures using three-dimensional finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Longobardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05813-1⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (6), pp.1293-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-020-01902-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952721v1</w:t>
+                <w:t xml:space="preserve">hal-02952712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive reduced order modelling for the dynamics of geometrically nonlinear flat structures using three-dimensional finite elements</w:t>
+                <w:t xml:space="preserve">Comparison of nonlinear mappings for reduced-order modelling of vibrating structures: normal form theory and quadratic manifold method with modal derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (6), pp.1293-1319. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-020-01902-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05813-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952712v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative solitons in forced cyclic and symmetric structures</w:t>
+                <w:t xml:space="preserve">Design and Testing of a Co-Rotating Vibration Excitation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Fontanela</w:t>
+                <w:t xml:space="preserve">Angelos Filippatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Grolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Salles</w:t>
+                <w:t xml:space="preserve">Tino Wollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+                <w:t xml:space="preserve">Minh Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Champneys</w:t>
+                <w:t xml:space="preserve">Pawel Kostka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dannemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.08.011⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19010092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290246v1</w:t>
+                <w:t xml:space="preserve">hal-02556333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a Co-Rotating Vibration Excitation System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling approach for the nonlinear dynamics of assembled structures undergoing fretting wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tino Wollmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pesaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chian Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph W. Schwingshackl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19010092⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2223), pp.20180731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556333v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling approach for the nonlinear dynamics of assembled structures undergoing fretting wear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipative solitons in forced cyclic and symmetric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Fontanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Armand</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Champneys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 475 (2223), pp.20180731. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.280-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548245v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of quasi-periodic localised vibrations in nonlinear cyclic and symmetric structures using harmonic balance methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Fontanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,90 +2149,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modeling of structures with bolted joints: A comparison of two approaches based on a time-domain and frequency-domain solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lacayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pesaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fochler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114, pp.413-438. </w:t>
@@ -2264,668 +2264,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark solitons, modulation instability and breathers in a chain of weakly non-linear oscillators with cyclic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Fontanela</w:t>
+                <w:t xml:space="preserve">On the effects of roughness on the nonlinear dynamics of a bolted joint: a multiscale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+                <w:t xml:space="preserve">Christoph W Schwingshackl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Süss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Willner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492538v2</w:t>
+                <w:t xml:space="preserve">hal-01730023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of roughness on the nonlinear dynamics of a bolted joint: a multiscale analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Armand</w:t>
+                <w:t xml:space="preserve">Dark solitons, modulation instability and breathers in a chain of weakly non-linear oscillators with cyclic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Fontanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kai Willner</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70, pp.44-57. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730023v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Prediction of Bladed Disks Coupled by Friction Joints</w:t>
+                <w:t xml:space="preserve">Uncertainty propagation for nonlinear vibrations: A non-intrusive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Krack</w:t>
+                <w:t xml:space="preserve">Alfonso Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph W Schwingshackl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-016-9183-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389, pp.309-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825517v1</w:t>
+                <w:t xml:space="preserve">hal-01544991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation for nonlinear vibrations: A non-intrusive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the nonlinear behaviour of an underplatform damper test rig for turbine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pesaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Panunzio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoph W Schwingshackl</w:t>
+                <w:t xml:space="preserve">Jeff Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schwingshackl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.09.020⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.662 - 679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544991v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the nonlinear behaviour of an underplatform damper test rig for turbine applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Pesaresi</w:t>
+                <w:t xml:space="preserve">Vibration Prediction of Bladed Disks Coupled by Friction Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schwingshackl</w:t>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85, pp.662 - 679. </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.589-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11831-016-9183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545328v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snaking bifurcations in a self-excited oscillator chain with cyclic symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Papangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gouskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Eng. Gas Turbines Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (4), pp.032503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M Gouskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,51 +3271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M Gouskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3703,428 +3703,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction for geometrically nonlinear beams featuring internal resonance and centrifugal effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Martin</w:t>
+                <w:t xml:space="preserve">Comparison of nonlinear methods for reduced-order modeling of geometrically nonlinear structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Opreni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Attilio Alberto Frangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2022 - 10th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENTPE - Université de Lyon, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ENOC 2020+2, 10th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738441v1</w:t>
+                <w:t xml:space="preserve">hal-03778406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonlinear methods for reduced-order modeling of geometrically nonlinear structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Shape Optimisation for Friction Dampers with Stress Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2020+2, 10th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IMAC-XL 2022 - 40th Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Orlando, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778406v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimisation for Friction Dampers with Stress Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chevalier</w:t>
+                <w:t xml:space="preserve">Model order reduction for geometrically nonlinear beams featuring internal resonance and centrifugal effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Opreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Renson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attilio Alberto Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC-XL 2022 - 40th Conference and Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Orlando, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">ENOC 2022 - 10th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTPE - Université de Lyon, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655585v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological optimisation and 3D printing of a Bladed disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Opreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Alberto Frangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,64 +4533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological optimisation of friction dampers for nonlinear resonances mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4775,77 +4775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of uncertainties in nonlinear vibrations of turbine blades with underplatform dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Fantetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,64 +4883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons in Cyclic and Symmetric Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Fontanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,90 +5104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced and damped solitons in cyclic and symmetric structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Fontanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,90 +5225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de l'impact de la rugosité sur la réponse dynamique non-linéaire d'une liaison boulonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph W Schwingshackl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Willner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Suess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,77 +5359,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Methods for Nonlinear Rotordynamics With Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Peradotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph W Schwingshackl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5463,77 +5463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic numerical method and polynomial chaos expansion for the study of stochastic non-linear normal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph W Schwingshackl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muzio Gola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,299 +5643,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle de l'usure par fretting sous chargement dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Salles</w:t>
+                <w:t xml:space="preserve">Dynamic analysis of a bladed disk with friction and fretting-wear in blade attachments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander M Gouskov</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander M Gouskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2010034⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2009: Power for Land, Sea, and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orlando, United States. pp.465-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2009-60151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400751v1</w:t>
+                <w:t xml:space="preserve">hal-02537384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of a bladed disk with friction and fretting-wear in blade attachments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Salles</w:t>
+                <w:t xml:space="preserve">Analyse multi-échelle de l'usure par fretting sous chargement dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aleksander M Gouskov</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M Gouskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2009: Power for Land, Sea, and Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. pp.277-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2009-60151⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537384v1</w:t>
+                <w:t xml:space="preserve">hal-01400751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear modal analysis for bladed disks with friction contact interfaces</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.GT2008-50860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6451,51 +6451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Colombo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886793v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Opreni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration4010014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106794v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chian Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108553v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesaresi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekai Sun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yuan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Fantetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Bhatnagar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107673" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Blaho&#353;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113957" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046953" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cegla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. Schwingshackl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00550-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05813-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Longobardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01902-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Wollmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kostka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dannemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Armand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lacayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gross" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fochler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.05.033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W Schwingshackl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik S&#252;ss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Willner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Krack" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9183-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Panunzio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Green" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004236" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Gouskov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.01.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3028229" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denoel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin de Cherisey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Alberto Frangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860541v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Lian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gobat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04073620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_32" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhatnagar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Franz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Stapelfeldt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Suess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Peradotto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-43534" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzio Gola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-43560" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/186BE812C14354934030AEBB33945B3AC80BFE34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander M Gouskov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2009-60151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECDL0038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Colombo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886793v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Opreni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration4010014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekai Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049761" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108553v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chian Wong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesaresi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106794v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049666" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Fantetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Bhatnagar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107673" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Blaho&#353;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113957" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046953" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cegla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. Schwingshackl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00550-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Longobardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01902-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05813-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Wollmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kostka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dannemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Armand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lacayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gross" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fochler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.05.033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W Schwingshackl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik S&#252;ss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Willner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.01.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Panunzio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.09.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Green" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Krack" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9183-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004236" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Gouskov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.01.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3028229" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denoel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin de Cherisey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Alberto Frangi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860541v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Lian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gobat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04073620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_32" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhatnagar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Franz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Stapelfeldt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Suess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Peradotto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-43534" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzio Gola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-43560" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander M Gouskov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2009-60151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010034" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/186BE812C14354934030AEBB33945B3AC80BFE34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECDL0038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>