--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -208,274 +208,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the inductive biases of deep domain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Siry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Louis Hémadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233, pp.103714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021168v1</w:t>
+                <w:t xml:space="preserve">hal-03290701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inductive biases of deep domain adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Siry</w:t>
+                <w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hémadou</w:t>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 233, pp.103714. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290701v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Unknown Exterior Samples on Interpolated Values for Band-Limited Images</w:t>
               </w:r>
@@ -964,51 +964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, VANCOUVER, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Asian Conference on Computer Vision (ACCV2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Macao, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1555,151 +1555,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-MeRCI: A new Metric to Evaluate the Correlation Between Predictive Uncertainty and True Error</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Moukari</w:t>
+                <w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RJS International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macao, China</w:t>
+              <w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02242792v1</w:t>
+                <w:t xml:space="preserve">hal-02128249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Precision and Recall Definition for Generative Model Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1728,234 +1728,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Overfitting of Deep Generative Networks via Latent Recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">n-MeRCI: A new Metric to Evaluate the Correlation Between Predictive Uncertainty and True Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RJS International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128249v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02242792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP MULTI-SCALE ARCHITECTURES FOR MONOCULAR DEPTH ESTIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Kozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2097,51 +2097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adversarial Regularisation for Semi-Supervised Training of Structured Output Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Kozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Singapore. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2683,161 +2683,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint invariant 3D landmark model inference from monocular 2D images using higher-order priors</w:t>
+                <w:t xml:space="preserve">Pose-Invariant 3D Proximal Femur Estimation through Bi-planar Image Segmentation with Hierarchical Higher-Order Graph-Based Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaohui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Zeng</w:t>
+                <w:t xml:space="preserve">Haithem Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis A. Kakadiaris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Lazennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Paragios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Vision - ICCV 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Medical Image Computing and Computer Assisted Intervention - MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.346-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23626-6_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126258⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856131v1</w:t>
+                <w:t xml:space="preserve">hal-00856103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape grammar parsing via Reinforcement Learning</w:t>
               </w:r>
@@ -2947,169 +2955,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose-Invariant 3D Proximal Femur Estimation through Bi-planar Image Segmentation with Hierarchical Higher-Order Graph-Based Priors</w:t>
+                <w:t xml:space="preserve">Viewpoint invariant 3D landmark model inference from monocular 2D images using higher-order priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaohui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Boussaid</w:t>
+                <w:t xml:space="preserve">Yun Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Lazennec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioannis A. Kakadiaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Samaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Medical Image Computing and Computer Assisted Intervention - MICCAI 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23626-6_43⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Computer Vision - ICCV 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2011.6126258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856103v1</w:t>
+                <w:t xml:space="preserve">hal-00856131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of building facades using procedural shape priors</w:t>
               </w:r>
@@ -3339,229 +3339,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryan Webster</w:t>
+                <w:t xml:space="preserve">Training face verification models from generated face identity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336929v1</w:t>
+                <w:t xml:space="preserve">hal-03336940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training face verification models from generated face identity data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Conway</w:t>
+                <w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Siry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03336940v1</w:t>
+                <w:t xml:space="preserve">hal-03336929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Kokkinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutsourakis Panagiotis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Teboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0370-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SBTZNP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rhabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lumbreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsourakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zeng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2011.5995319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Boussaid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lazennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_43" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BFBW456D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsorakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Kokkinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutsourakis Panagiotis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Teboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0370-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SBTZNP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rhabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lumbreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsourakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Boussaid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lazennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BFBW456D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2011.5995319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zeng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126258" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsorakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>