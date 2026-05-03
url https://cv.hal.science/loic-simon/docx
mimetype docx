--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -208,274 +208,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inductive biases of deep domain adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hémadou</w:t>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290701v2</w:t>
+                <w:t xml:space="preserve">hal-04021168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial JMIV Special Issue SSVM’21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">On the inductive biases of deep domain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Siry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">Louis Hémadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233, pp.103714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-023-01140-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021168v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Unknown Exterior Samples on Interpolated Values for Band-Limited Images</w:t>
               </w:r>
@@ -964,51 +964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, VANCOUVER, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4163-4167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Asian Conference on Computer Vision (ACCV2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Macao, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020, International Association of Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPR, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,51 +1600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE conference on computer vision and pattern recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RJS International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Kozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2097,51 +2097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adversarial Regularisation for Semi-Supervised Training of Structured Output Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Kozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Singapore. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3339,229 +3339,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training face verification models from generated face identity data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Conway</w:t>
+                <w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Siry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jurie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336940v1</w:t>
+                <w:t xml:space="preserve">hal-03336929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Theoretical Equivalence of Several Trade-Off Curves Assessing Statistical Proximity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryan Webster</w:t>
+                <w:t xml:space="preserve">Training face verification models from generated face identity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336929v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This Person (Probably) Exists. Identity Membership Attacks Against GAN Generated Faces</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Kokkinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutsourakis Panagiotis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Teboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0370-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SBTZNP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rhabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lumbreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsourakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Boussaid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lazennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BFBW456D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2011.5995319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zeng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126258" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsorakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Siry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01140-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290701v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Kokkinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutsourakis Panagiotis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Teboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0370-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SBTZNP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sykes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874816v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26293-7_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367948v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moukari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kozinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rhabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lumbreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsourakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Gool" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Boussaid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lazennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BFBW456D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2011.5995319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zeng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2011.6126258" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Koutsorakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>