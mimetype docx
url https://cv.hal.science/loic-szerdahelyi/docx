--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -671,2666 +671,2666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corps et genre en mouvement en contextes éducatifs variés. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Thorel-Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°77, pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.077.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Féminités et masculinités plurielles en EPS. Observer les nuances de genre au-delà des modèles hégémoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Aurous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Drivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.077.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Drivet</w:t>
+                <w:t xml:space="preserve">hal-05517383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vraies filles et les autres. L’engagement des élèves à l’épreuve des féminités et des masculinités en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.077.0089⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bfn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Thorel-Hallez</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcer, par la formation, l’attractivité du métier d’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.077.0003⟩</w:t>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.64-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.068.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emma Armand</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Vincent Patigniez à propos de son ouvrage Accompagner la construction sexuelle et de genre chez les ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131db⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, Physical Education and the Biographical Turn. French Perspectives on the History of Female PE Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro de Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14201/fde.1315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A history of women PE teachers in France. The inner workings of a research process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2321750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premier·es agrégé·es d’éducation physique et sportive en 1983. Morphologie disciplinaire et spécificités scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Champion</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.30-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Davisse : ‘‘différents et ensemble’’, une posture de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iris Taillandier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attractivité des métiers de l’enseignement en France : un objet politique peu exploré par la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.14611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les violences sexistes et sexuelles dans l’enseignement supérieur et la recherche : retour sur le 3e Congrès international du GIS Institut du Genre (4-7 juillet 2023 à l’Université Toulouse Jean Jaurès). Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'ANEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui trop embrasse, mal étreint&amp;quot; ? Ambiguïtés et limites des politiques de diversité dans l’enseignement supérieur en France et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.6410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du livre : quelle égalité pour l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité en EPS : oui, mais laquelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne de Rette et l’éducation physique féminine (1925-1985). Une ombre légère face au sport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (3), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.133.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14201/fde.1315⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestige social des enseignants.e.s d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Isabelle Collet à propos de son ouvrage Les oubliées du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.128-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sportives de haut niveau, mais à quel prix ? Le cas des enseignantes d'éducation physique et sportive en France, de 1940 à 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/const.068.0064⟩</w:t>
+              <w:t xml:space="preserve">Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (105), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/his.2019.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/131db⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02140954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre des concours : mixité et sous-représentation des femmes en éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.048.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité est une question politique avant d'être une question pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS n°25, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les premier·es agrégé·es d’éducation physique et sportive en 1983. Morphologie disciplinaire et spécificités scolaires</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes, actrices de l'éducation physique et sportive, des années 1960 à nos jours (France - Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.25868⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annick Davisse : ‘‘différents et ensemble’’, une posture de vie</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PENSER L'ÉGALITÉ DANS LES REPRÉSENTATIONS DU MÉTIER DE PROFESSEUR D'EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/halshs-02199819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fight Against Gender Inequality in French Physical Education in the Late Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.606-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2018.1544124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02128475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité ou équité ? Au-delà des contradictions, l'égalité sans conditions comme horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS n°23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions des femmes dirigeantes du SGEN-CFDT EPS 1977-1987, au travers du Corps Enchaîné : orthodoxie scolaire vs orthodoxie sportive. Carte blanche à Jacques Gleyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gleyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Davisse, une actrice innovante de l'EPS en faveur de l'égalité des sexes (1961-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la méthodologie de l'écrit 1. De l'intérêt du compte-rendu de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 292, pp.35-36</w:t>
+              <w:t xml:space="preserve">, 2018, 274, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fight against gender inequality in French PE in the late 20th century. The career and pedagogical innovation of Annick Davisse (Regional Teaching Inspector for PE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.606-622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...1655 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328428v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes d'action''. Parcours d'enseignantes d'EPS en France, des recrutements séparés à la mixité des concours (1941-1989). Thèse de doctorat en Histoire et en STAPS, sous la direction de Michelle Zancarini-Fournel et Philippe Liotard, Université Lyon 1, soutenue le 11 juin 2014 à l'ISH de Lyon</w:t>
               </w:r>
@@ -4028,311 +4028,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les représentations sociales du métier d'enseignant d'EPS : impact de l'assignation de sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attali, Michael; Gomet, Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éPURe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-251, 2019, 9782374960890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du genre sur les rapports des jeunes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Couronné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une approche plurielle du rapport au travail. Analyse des parcours juvéniles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INJEP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-66, 2019, INJEP Notes &amp; rapports/Rapport d’étude</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INJEP</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-66, 2019, INJEP Notes &amp; rapports/Rapport d’étude</w:t>
+                <w:t xml:space="preserve">hal-02452502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de femmes enseignantes d'EPS dans les rapports d'inspection (1941-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devineau, S.; Hedjereassi, N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, images et représentations dans les sphères de l'éducation, de la formation et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-69, 2019, 9791024012414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429310v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jouet sportif et le genre</w:t>
               </w:r>
@@ -4758,4135 +4758,4135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Égalité : quelles évolutions depuis 10 ans ? Quelles propositions concrètes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Centre EPS &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Quelles pratiques de l’égalité en EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’échanges de pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre EPS &amp; Société, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social Promotion Through Teaching? A Socio-Historical Approach to Early Remuneration Schemes (France, 1957-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHE 46 Lille. Teachers and Teaching. History on the move</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Claire Pontais</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation – Présentation MOOC Égalité en mouvement : lutter contre les stéréotypes sexués par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirée de lancement du MOOC ÉGAL’SPORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’égalité : principe, pratiques et propositions en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILEPS – Tr’ilepsiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre : En quête d’enseignants. Regards croisés sur l’attractivité d’un métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Centre EPS &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous de l’ISPEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPEF (Institut des Sciences et Pratiques d'Education et de Formation), Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première agrégation d’EPS, un concours révélateur de cultures sportives ‘‘agrégées’’ au début des années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours d’histoire du sport : Vivre le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Genre, féminités et masculinités dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ATRACTIPRO : la pré-professionnalisation au coeur de l'attractivité des métiers de l'enseignement en Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Claire Pontais</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RITM'EZ vos innovations pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RITM-BFC, Jul 2024, Cluny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’orienter vers et faire carrière dans les métiers de l’enseignement en France. Résultats de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direction générale des ressources humaines – Ministère de l’Éducation nationale, de la Jeunesse et des Sports – Ministère de l’Enseignement supérieur et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une histoire des élèves en EPS est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre EPS &amp; Société, May 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS (années 1940 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Szerdahelyi; Yacine Tajri, Dec 2024, Lyon (UCBL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité filles-garçons à l’École, un principe en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalité filles-garçons en éducation. Hier, aujourd’hui… et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé – Réseau de formation des enseignants, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignant·es à l’égalité. Principe, pratiques et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du Réseau des INSPE : Bouger, prendre soin de soi, se cultiver, performer, apprendre, s’éduquer ? Enjeux de formation des enseignants en période olympique et paralympique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Jul 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’égalité : oui, mais laquelle ? Étudiant·es en formation MEEF à l’épreuve des terrains d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les violences sexistes et sexuelles dans l’enseignement supérieur et la recherche : retour sur le 3ème Congrès international du GIS Institut du Genre. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès international du GIS, Institut du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attirer plus d’étudiant·es vers les métiers de l’enseignement ? Profil des bénéficiaires et effets sur les parcours du dispositif AED en préprofessionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353868v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Édith Maruéjouls</w:t>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée de lancement du MOOC ÉGAL’SPORT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Individu et formation, une relation en complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’ouvrage : Quelle égalité pour l’école ?, L’Harmattan, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes sociaux, politiques publiques et nouvelles ressources éducatives. Éducation, vulnérabilités et questions sociales (PROSON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMA; CERLIS; LIRTES; EduMIj, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle égalité pour l’école ? Réflexions autour de principes d’action en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNEP : Stage syndical national – Secteur égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence table-ronde : (In)égalités filles-garçons, où et comment se construisent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rozant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville de Lyon : Journée internationale des droits des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité à l’épreuve des APSA – Activités physiques sportives et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNEP : Stage syndical national – Secteur éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la mixité en EPS. Enjeux récents et présents (1975 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du laboratoire SENS : Regards croisés sur les inégalités liées au genre et au statut socio-économique en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre des concours : le CAPEPS et l’agrégation d’EPS de 1981 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres de formation en EPS. Des espaces de pratiques innovantes ? (1961-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : un dispositif de sécurisation des parcours vers le professorat pour les profils exemplaires de milieux populaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de l’ISPEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPEF (Institut des Sciences et Pratiques d'Education et de Formation), Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Trajectoires &amp; carrières contemporaines : nouvelles perspectives méthodologiques : 27èmes journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte; Céreq; Université Grenoble Alpes; LARAC; INP Grenoble; IAE Grenoble; INJEP, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03786878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif ‘‘AED Prépro’’ entre attractivité et ouverture sociale des métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préprofessionnalisation des enseignant·es du primaire. Regards croisés sur deux dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC SESS-STAPS, Jun 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Securing Pathways into Teaching to Attract More Applicants ? An Analysis of the ‘Pre-professionalisation’ Scheme for Undergraduate Students in France (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Szerdahelyi; Yacine Tajri, Dec 2024, Lyon (UCBL), France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2022 : Education in a Changing World: The impact of global realities on the prospects and experiences of educational research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet ATRACTIPRO : la pré-professionnalisation au coeur de l'attractivité des métiers de l'enseignement en Bourgogne Franche-Comté</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche sociohistorique des préprofessionnalisations aux métiers de l’enseignement : le cas des IPES (1957-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITM'EZ vos innovations pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RITM-BFC, Jul 2024, Cluny, France</w:t>
+              <w:t xml:space="preserve">Colloque international "L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">S’orienter vers et faire carrière dans les métiers de l’enseignement en France. Résultats de recherche</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement réduit-elle les inégalités d’accès aux métiers de l’enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude organisée à l'occasion des 50 ans de l’IREDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Canopé – Réseau de formation des enseignants, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Jul 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dilemmes de l’égalité. Une approche scolaire par l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire du 14e : Femmes en résistance, résistances des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Charroin</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : parcours d’étudiant·es de licence dans l’académie de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Roger</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marne la Vallée, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Inter-congrès "Politiques et territoires en éducation et en formation : enjeux, débats et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire ‘‘par le bas’’ des enseignant·es d’EPS. Sources, méthodes, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours d’histoire du sport : Vingt ans après… Écrire l’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et l'attractivité des métiers de l'enseignement. Essai de synthèses de recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Quelles recherches à l'INSPE de Bourgogne, état des lieux et pistes pour demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Bourgogne, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : un dispositif d’ouverture sociale ? Profil des étudiant·es AED Prépro et usages du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction des inégalités dans l’enseignement supérieur et la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP; ENS de Lyon, Oct 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel genre de collègue ? Recherches en cours et pistes de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon (UCBL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préprofessionnalisations aux métiers de l’enseignement : caractéristiques sociologiques des étudiant.es de licence dans l'académie de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Politiques et carrières en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EMA; CERLIS; LIRTES; EduMIj, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions autour des pratiques et conceptions de l’égalité en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AE-EPS Lyon : Regards croisés sur la discipline EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AE-EPS, Dec 2021, Lyon (UCBL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SNEP, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être forte pour être utile ? Ce que dévoile l'image d'une démonstration d'hébertisme à la lumière du parcours d'Yvonne De Rette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation Physique : conceptions et débats dans la seconde moitié du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité sans condition : une utopie réaliste en EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AE-EPS Paris-IdF « Bistrot pédagogique : Féminin / Masculin en EPS – Penser les différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'égalité sans condition en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soirées de l'EPS "Construire l'égalité fille/garçon en EPS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP-FSU, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02128499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire ''par le bas'' des enseignantes en France. Le cas des monitrices d'éducation physique et sportive au milieu du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enseignantes en France : sexe, genre et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche et d'Etudes Histoire et Sociétés, Oct 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitrices d'éducation physique et sportive. Réflexions méthodologiques et perspectives prosopographiques (France, années 1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographies, prosopographies et réseaux en histoire de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l'éducation), May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer des dossiers de carrière pour une prosopographie comparée des moniteurs et monitrices d'éducation physique et sportive (France, années 1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Quanti IHMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'égalité sous conditions à l'égalité sans conditions ? Débats autour de la mixité des concours (années 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixité, égalité et pratiques en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Dijon, Nov 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité, égalité et pratiques en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'EPS et l'école de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP; FSU, Nov 2018, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant.e d'EPS : Représentations et attractivité du métier chez les lycéens et lycéennes lyonnais.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pierre de Coubertin, Entraîner, Animer, Former, Eduquer, de l’éthique à la pratique dans l’univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant.e d'EPS. Représentations et attractivité du métier chez les lycéennes et lycéens lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Saïdi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraîner, Animer, Former, Eduquer. De l'éthique à la pratique dans l'univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français Pierre de Coubertin; IFEPSA (Institut Formation Education Physique et Sportive Angers); IIPS2 (Violences, Innovations, Politiques, Socialisations et sports), Oct 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des années 1980 à nos jours, les syndicats d'EPS face à la mixité des concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraîner, Animer, Former, Eduquer. De l'éthique à la pratique dans l'univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français Pierre de Coubertin; IFEPSA (Institut Formation Education Physique et Sportive Angers); IIPS2 (Violences, Innovations, Politiques, Socialisations et sports), Oct 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'intersectionnalité dans les représentations du métier de professeur d'EPS. Enjeux méthodologiques d'une enquête par questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’intersectionnalité dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SNEP, Jun 2023, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;problème&amp;quot; de la non-féminisation des professeurs d' EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et sport: A quand l'égalité ? Représentations, pratiques, accès aux responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sport et citoyenneté, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitrices d'éducation physique et sportive. Une histoire des parcours oubliés (années 1940 aux années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts et passeurs culturels en sport. La diffusion du sport en Europe : origines et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESH (Comité européen d'histoire du sport), Dec 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...2286 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671762v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9140,51 +9140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports des jeunes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Félix Wendkuuni Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9444,51 +9444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D489E583"/>
+    <w:nsid w:val="CDDD70B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9675,51 +9675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-szerdahelyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181390280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Thorel-Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03402585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aurous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Champion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Taillandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/fde.1315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.068.0064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131db" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321750" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25868" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03952516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2019.0001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1544124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.192915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178750&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100213580&amp;amp;fa=author&amp;amp;person_ID=37136" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riotton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Albandea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Duboz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#239;di" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rozant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Barret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Vallet-Giannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03272724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03384982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429344v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419795v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-szerdahelyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181390280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Thorel-Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03402585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aurous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Champion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Taillandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.068.0064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131db" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/fde.1315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321750" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25868" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03952516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2019.0001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1544124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.192915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100213580&amp;amp;fa=author&amp;amp;person_ID=37136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178750&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riotton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Duboz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Albandea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#239;di" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rozant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Barret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Vallet-Giannini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03272724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03384982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429344v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>