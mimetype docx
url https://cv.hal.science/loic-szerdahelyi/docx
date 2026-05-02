--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -671,2666 +671,2666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Féminités et masculinités plurielles en EPS. Observer les nuances de genre au-delà des modèles hégémoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aurous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Drivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.077.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps et genre en mouvement en contextes éducatifs variés. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Thorel-Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, n°77, pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.077.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florence Aurous</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vraies filles et les autres. L’engagement des élèves à l’épreuve des féminités et des masculinités en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Drivet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.077.0089⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bfn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emma Armand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcer, par la formation, l’attractivité du métier d’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Champion</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.64-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.068.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Vincent Patigniez à propos de son ouvrage Accompagner la construction sexuelle et de genre chez les ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131db⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, Physical Education and the Biographical Turn. French Perspectives on the History of Female PE Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro de Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14201/fde.1315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A history of women PE teachers in France. The inner workings of a research process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2321750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attractivité des métiers de l’enseignement en France : un objet politique peu exploré par la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iris Taillandier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.14611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les violences sexistes et sexuelles dans l’enseignement supérieur et la recherche : retour sur le 3e Congrès international du GIS Institut du Genre (4-7 juillet 2023 à l’Université Toulouse Jean Jaurès). Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'ANEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premier·es agrégé·es d’éducation physique et sportive en 1983. Morphologie disciplinaire et spécificités scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.30-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Davisse : ‘‘différents et ensemble’’, une posture de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui trop embrasse, mal étreint&amp;quot; ? Ambiguïtés et limites des politiques de diversité dans l’enseignement supérieur en France et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.6410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité en EPS : oui, mais laquelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du livre : quelle égalité pour l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne de Rette et l’éducation physique féminine (1925-1985). Une ombre légère face au sport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (3), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.133.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Isabelle Collet à propos de son ouvrage Les oubliées du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 4, pp.128-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestige social des enseignants.e.s d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/const.068.0064⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14201/fde.1315⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre des concours : mixité et sous-représentation des femmes en éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.048.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité est une question politique avant d'être une question pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS n°25, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sportives de haut niveau, mais à quel prix ? Le cas des enseignantes d'éducation physique et sportive en France, de 1940 à 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.25868⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (105), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/his.2019.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annick Davisse : ‘‘différents et ensemble’’, une posture de vie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02140954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes, actrices de l'éducation physique et sportive, des années 1960 à nos jours (France - Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PENSER L'ÉGALITÉ DANS LES REPRÉSENTATIONS DU MÉTIER DE PROFESSEUR D'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/halshs-02199819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fight Against Gender Inequality in French Physical Education in the Late Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.606-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2018.1544124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02128475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité ou équité ? Au-delà des contradictions, l'égalité sans conditions comme horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS n°23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions des femmes dirigeantes du SGEN-CFDT EPS 1977-1987, au travers du Corps Enchaîné : orthodoxie scolaire vs orthodoxie sportive. Carte blanche à Jacques Gleyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gleyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Davisse, une actrice innovante de l'EPS en faveur de l'égalité des sexes (1961-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fight against gender inequality in French PE in the late 20th century. The career and pedagogical innovation of Annick Davisse (Regional Teaching Inspector for PE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.606-622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la méthodologie de l'écrit 1. De l'intérêt du compte-rendu de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 292, pp.35-36</w:t>
+              <w:t xml:space="preserve">, 2018, 274, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1712 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morin</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01701928v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02328428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes d'action''. Parcours d'enseignantes d'EPS en France, des recrutements séparés à la mixité des concours (1941-1989). Thèse de doctorat en Histoire et en STAPS, sous la direction de Michelle Zancarini-Fournel et Philippe Liotard, Université Lyon 1, soutenue le 11 juin 2014 à l'ISH de Lyon</w:t>
               </w:r>
@@ -4028,311 +4028,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'empreinte du genre sur les rapports des jeunes au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Couronné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une approche plurielle du rapport au travail. Analyse des parcours juvéniles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INJEP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-66, 2019, INJEP Notes &amp; rapports/Rapport d’étude</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de femmes enseignantes d'EPS dans les rapports d'inspection (1941-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devineau, S.; Hedjereassi, N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, images et représentations dans les sphères de l'éducation, de la formation et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-69, 2019, 9791024012414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales du métier d'enseignant d'EPS : impact de l'assignation de sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Attali, Michael; Gomet, Doriane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éPURe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-251, 2019, 9782374960890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429356v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jouet sportif et le genre</w:t>
               </w:r>
@@ -5276,3617 +5276,3617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Genre, féminités et masculinités dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ATRACTIPRO : la pré-professionnalisation au coeur de l'attractivité des métiers de l'enseignement en Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RITM'EZ vos innovations pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RITM-BFC, Jul 2024, Cluny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’orienter vers et faire carrière dans les métiers de l’enseignement en France. Résultats de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direction générale des ressources humaines – Ministère de l’Éducation nationale, de la Jeunesse et des Sports – Ministère de l’Enseignement supérieur et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une histoire des élèves en EPS est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS (années 1940 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Szerdahelyi; Yacine Tajri, Dec 2024, Lyon (UCBL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité filles-garçons à l’École, un principe en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalité filles-garçons en éducation. Hier, aujourd’hui… et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé – Réseau de formation des enseignants, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignant·es à l’égalité. Principe, pratiques et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du Réseau des INSPE : Bouger, prendre soin de soi, se cultiver, performer, apprendre, s’éduquer ? Enjeux de formation des enseignants en période olympique et paralympique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Jul 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La première agrégation d’EPS, un concours révélateur de cultures sportives ‘‘agrégées’’ au début des années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Charroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours d’histoire du sport : Vivre le sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les violences sexistes et sexuelles dans l’enseignement supérieur et la recherche : retour sur le 3ème Congrès international du GIS Institut du Genre. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès international du GIS, Institut du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attirer plus d’étudiant·es vers les métiers de l’enseignement ? Profil des bénéficiaires et effets sur les parcours du dispositif AED en préprofessionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et formation, une relation en complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’ouvrage : Quelle égalité pour l’école ?, L’Harmattan, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes sociaux, politiques publiques et nouvelles ressources éducatives. Éducation, vulnérabilités et questions sociales (PROSON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMA; CERLIS; LIRTES; EduMIj, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle égalité pour l’école ? Réflexions autour de principes d’action en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNEP : Stage syndical national – Secteur égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence table-ronde : (In)égalités filles-garçons, où et comment se construisent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rozant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville de Lyon : Journée internationale des droits des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité à l’épreuve des APSA – Activités physiques sportives et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNEP : Stage syndical national – Secteur éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’égalité : oui, mais laquelle ? Étudiant·es en formation MEEF à l’épreuve des terrains d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres de formation en EPS. Des espaces de pratiques innovantes ? (1961-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : un dispositif de sécurisation des parcours vers le professorat pour les profils exemplaires de milieux populaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires &amp; carrières contemporaines : nouvelles perspectives méthodologiques : 27èmes journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte; Céreq; Université Grenoble Alpes; LARAC; INP Grenoble; IAE Grenoble; INJEP, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03786878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif ‘‘AED Prépro’’ entre attractivité et ouverture sociale des métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, RITM-BFC, Jul 2024, Cluny, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préprofessionnalisation des enseignant·es du primaire. Regards croisés sur deux dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC SESS-STAPS, Jun 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Securing Pathways into Teaching to Attract More Applicants ? An Analysis of the ‘Pre-professionalisation’ Scheme for Undergraduate Students in France (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direction générale des ressources humaines – Ministère de l’Éducation nationale, de la Jeunesse et des Sports – Ministère de l’Enseignement supérieur et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ECER 2022 : Education in a Changing World: The impact of global realities on the prospects and experiences of educational research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Une histoire des élèves en EPS est-elle possible ?</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche sociohistorique des préprofessionnalisations aux métiers de l’enseignement : le cas des IPES (1957-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Szerdahelyi; Yacine Tajri, Dec 2024, Lyon (UCBL), France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Canopé – Réseau de formation des enseignants, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement réduit-elle les inégalités d’accès aux métiers de l’enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude organisée à l'occasion des 50 ans de l’IREDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Jul 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la mixité en EPS. Enjeux récents et présents (1975 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du laboratoire SENS : Regards croisés sur les inégalités liées au genre et au statut socio-économique en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre des concours : le CAPEPS et l’agrégation d’EPS de 1981 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire ‘‘par le bas’’ des enseignant·es d’EPS. Sources, méthodes, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours d’histoire du sport : Vingt ans après… Écrire l’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et l'attractivité des métiers de l'enseignement. Essai de synthèses de recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Quelles recherches à l'INSPE de Bourgogne, état des lieux et pistes pour demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Bourgogne, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : un dispositif d’ouverture sociale ? Profil des étudiant·es AED Prépro et usages du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction des inégalités dans l’enseignement supérieur et la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP; ENS de Lyon, Oct 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel genre de collègue ? Recherches en cours et pistes de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon (UCBL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dilemmes de l’égalité. Une approche scolaire par l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire du 14e : Femmes en résistance, résistances des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : parcours d’étudiant·es de licence dans l’académie de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Inter-congrès "Politiques et territoires en éducation et en formation : enjeux, débats et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EMA; CERLIS; LIRTES; EduMIj, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préprofessionnalisations aux métiers de l’enseignement : caractéristiques sociologiques des étudiant.es de licence dans l'académie de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Politiques et carrières en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SNEP, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions autour des pratiques et conceptions de l’égalité en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AE-EPS Lyon : Regards croisés sur la discipline EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AE-EPS, Dec 2021, Lyon (UCBL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être forte pour être utile ? Ce que dévoile l'image d'une démonstration d'hébertisme à la lumière du parcours d'Yvonne De Rette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation Physique : conceptions et débats dans la seconde moitié du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité sans condition : une utopie réaliste en EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AE-EPS Paris-IdF « Bistrot pédagogique : Féminin / Masculin en EPS – Penser les différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire ''par le bas'' des enseignantes en France. Le cas des monitrices d'éducation physique et sportive au milieu du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enseignantes en France : sexe, genre et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche et d'Etudes Histoire et Sociétés, Oct 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'égalité sans condition en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soirées de l'EPS "Construire l'égalité fille/garçon en EPS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP-FSU, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02128499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'égalité sous conditions à l'égalité sans conditions ? Débats autour de la mixité des concours (années 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixité, égalité et pratiques en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Dijon, Nov 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité, égalité et pratiques en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'EPS et l'école de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP; FSU, Nov 2018, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer des dossiers de carrière pour une prosopographie comparée des moniteurs et monitrices d'éducation physique et sportive (France, années 1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Quanti IHMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitrices d'éducation physique et sportive. Réflexions méthodologiques et perspectives prosopographiques (France, années 1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographies, prosopographies et réseaux en histoire de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l'éducation), May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'intersectionnalité dans les représentations du métier de professeur d'EPS. Enjeux méthodologiques d'une enquête par questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Saïdi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’intersectionnalité dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;problème&amp;quot; de la non-féminisation des professeurs d' EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et sport: A quand l'égalité ? Représentations, pratiques, accès aux responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sport et citoyenneté, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des années 1980 à nos jours, les syndicats d'EPS face à la mixité des concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraîner, Animer, Former, Eduquer. De l'éthique à la pratique dans l'univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français Pierre de Coubertin; IFEPSA (Institut Formation Education Physique et Sportive Angers); IIPS2 (Violences, Innovations, Politiques, Socialisations et sports), Oct 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitrices d'éducation physique et sportive. Une histoire des parcours oubliés (années 1940 aux années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts et passeurs culturels en sport. La diffusion du sport en Europe : origines et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESH (Comité européen d'histoire du sport), Dec 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant.e d'EPS : Représentations et attractivité du métier chez les lycéens et lycéennes lyonnais.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Rozant</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pierre de Coubertin, Entraîner, Animer, Former, Eduquer, de l’éthique à la pratique dans l’univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant.e d'EPS. Représentations et attractivité du métier chez les lycéennes et lycéens lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraîner, Animer, Former, Eduquer. De l'éthique à la pratique dans l'univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français Pierre de Coubertin; IFEPSA (Institut Formation Education Physique et Sportive Angers); IIPS2 (Violences, Innovations, Politiques, Socialisations et sports), Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...2230 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671816v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9121,254 +9121,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statut social et représentations du métier d'enseignant.e d'EPS : prestige, motivation, attractivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rapports des jeunes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Félix Wendkuuni Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INJEP. 2018, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Félix Wendkuuni Sawadogo</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01943753v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">halshs-02045606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9444,51 +9444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDDD70B8"/>
+    <w:nsid w:val="231EEC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9675,51 +9675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-szerdahelyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181390280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Thorel-Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03402585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aurous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Champion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Taillandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.068.0064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131db" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/fde.1315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321750" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25868" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03952516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2019.0001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1544124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.192915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100213580&amp;amp;fa=author&amp;amp;person_ID=37136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178750&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riotton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Duboz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Albandea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#239;di" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rozant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Barret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Vallet-Giannini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03272724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03384982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429344v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-szerdahelyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181390280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Thorel-Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03402585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aurous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Champion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Taillandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.068.0064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131db" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/fde.1315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321750" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03952516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2019.0001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1544124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.192915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178750&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100213580&amp;amp;fa=author&amp;amp;person_ID=37136" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riotton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Duboz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Albandea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#239;di" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rozant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Barret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Vallet-Giannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03384982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03272724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>