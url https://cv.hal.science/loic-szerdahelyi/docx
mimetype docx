--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -671,2666 +671,2666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corps et genre en mouvement en contextes éducatifs variés. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Thorel-Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°77, pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.077.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Féminités et masculinités plurielles en EPS. Observer les nuances de genre au-delà des modèles hégémoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Aurous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Drivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.077.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Drivet</w:t>
+                <w:t xml:space="preserve">hal-05517383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vraies filles et les autres. L’engagement des élèves à l’épreuve des féminités et des masculinités en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.077.0089⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bfn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Thorel-Hallez</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, Physical Education and the Biographical Turn. French Perspectives on the History of Female PE Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro de Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14201/fde.1315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcer, par la formation, l’attractivité du métier d’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.077.0003⟩</w:t>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.64-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.068.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emma Armand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Vincent Patigniez à propos de son ouvrage Accompagner la construction sexuelle et de genre chez les ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131db⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A history of women PE teachers in France. The inner workings of a research process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2321750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Davisse : ‘‘différents et ensemble’’, une posture de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Champion</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premier·es agrégé·es d’éducation physique et sportive en 1983. Morphologie disciplinaire et spécificités scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iris Taillandier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.30-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les violences sexistes et sexuelles dans l’enseignement supérieur et la recherche : retour sur le 3e Congrès international du GIS Institut du Genre (4-7 juillet 2023 à l’Université Toulouse Jean Jaurès). Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'ANEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attractivité des métiers de l’enseignement en France : un objet politique peu exploré par la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.14611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui trop embrasse, mal étreint&amp;quot; ? Ambiguïtés et limites des politiques de diversité dans l’enseignement supérieur en France et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.6410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du livre : quelle égalité pour l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité en EPS : oui, mais laquelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne de Rette et l’éducation physique féminine (1925-1985). Une ombre légère face au sport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (3), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.133.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestige social des enseignants.e.s d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Isabelle Collet à propos de son ouvrage Les oubliées du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.128-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sportives de haut niveau, mais à quel prix ? Le cas des enseignantes d'éducation physique et sportive en France, de 1940 à 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/const.068.0064⟩</w:t>
+              <w:t xml:space="preserve">Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (105), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/his.2019.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02140954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité est une question politique avant d'être une question pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS n°25, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14201/fde.1315⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre des concours : mixité et sous-représentation des femmes en éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.048.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2321750⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes, actrices de l'éducation physique et sportive, des années 1960 à nos jours (France - Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PENSER L'ÉGALITÉ DANS LES REPRÉSENTATIONS DU MÉTIER DE PROFESSEUR D'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ries.14611⟩</w:t>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/halshs-02199819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fight Against Gender Inequality in French Physical Education in the Late Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.606-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2018.1544124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02128475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité ou équité ? Au-delà des contradictions, l'égalité sans conditions comme horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS n°23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions des femmes dirigeantes du SGEN-CFDT EPS 1977-1987, au travers du Corps Enchaîné : orthodoxie scolaire vs orthodoxie sportive. Carte blanche à Jacques Gleyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.25868⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gleyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annick Davisse : ‘‘différents et ensemble’’, une posture de vie</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Davisse, une actrice innovante de l'EPS en faveur de l'égalité des sexes (1961-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la méthodologie de l'écrit 1. De l'intérêt du compte-rendu de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 292, pp.35-36</w:t>
+              <w:t xml:space="preserve">, 2018, 274, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fight against gender inequality in French PE in the late 20th century. The career and pedagogical innovation of Annick Davisse (Regional Teaching Inspector for PE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...73 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.606-622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...1452 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328428v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes d'action''. Parcours d'enseignantes d'EPS en France, des recrutements séparés à la mixité des concours (1941-1989). Thèse de doctorat en Histoire et en STAPS, sous la direction de Michelle Zancarini-Fournel et Philippe Liotard, Université Lyon 1, soutenue le 11 juin 2014 à l'ISH de Lyon</w:t>
               </w:r>
@@ -4028,311 +4028,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les représentations sociales du métier d'enseignant d'EPS : impact de l'assignation de sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attali, Michael; Gomet, Doriane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éPURe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-251, 2019, 9782374960890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du genre sur les rapports des jeunes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Couronné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une approche plurielle du rapport au travail. Analyse des parcours juvéniles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INJEP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-66, 2019, INJEP Notes &amp; rapports/Rapport d’étude</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INJEP</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-66, 2019, INJEP Notes &amp; rapports/Rapport d’étude</w:t>
+                <w:t xml:space="preserve">hal-02452502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de femmes enseignantes d'EPS dans les rapports d'inspection (1941-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devineau, S.; Hedjereassi, N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, images et représentations dans les sphères de l'éducation, de la formation et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-69, 2019, 9791024012414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429310v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jouet sportif et le genre</w:t>
               </w:r>
@@ -4568,4325 +4568,4325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social Promotion Through Teaching? A Socio-Historical Approach to Early Remuneration Schemes (France, 1957-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCHE 46 Lille. Teachers and Teaching. History on the move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité : quelles évolutions depuis 10 ans ? Quelles propositions concrètes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Centre EPS &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Quelles pratiques de l’égalité en EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’échanges de pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre EPS &amp; Société, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teaching, Training and Living Physical Education in the 1960s-1970s: a Singular Profession? The Career of Renée Zoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCHE 46 Lille. Teachers and Teaching. History on the move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n°1 – Égalité en mouvement : lutter contre les stéréotypes sexués par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence nationale ÉGAL’SPORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation – Présentation MOOC Égalité en mouvement : lutter contre les stéréotypes sexués par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Maruéjouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirée de lancement du MOOC ÉGAL’SPORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’égalité : principe, pratiques et propositions en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILEPS – Tr’ilepsiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre : En quête d’enseignants. Regards croisés sur l’attractivité d’un métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous de l’ISPEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPEF (Institut des Sciences et Pratiques d'Education et de Formation), Feb 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première agrégation d’EPS, un concours révélateur de cultures sportives ‘‘agrégées’’ au début des années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours d’histoire du sport : Vivre le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une histoire des élèves en EPS est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS (années 1940 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Szerdahelyi; Yacine Tajri, Dec 2024, Lyon (UCBL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’orienter vers et faire carrière dans les métiers de l’enseignement en France. Résultats de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direction générale des ressources humaines – Ministère de l’Éducation nationale, de la Jeunesse et des Sports – Ministère de l’Enseignement supérieur et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ATRACTIPRO : la pré-professionnalisation au coeur de l'attractivité des métiers de l'enseignement en Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RITM'EZ vos innovations pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RITM-BFC, Jul 2024, Cluny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Genre, féminités et masculinités dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCHE 46 Lille. Teachers and Teaching. History on the move</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Pontais</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité filles-garçons à l’École, un principe en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalité filles-garçons en éducation. Hier, aujourd’hui… et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé – Réseau de formation des enseignants, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignant·es à l’égalité. Principe, pratiques et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du Réseau des INSPE : Bouger, prendre soin de soi, se cultiver, performer, apprendre, s’éduquer ? Enjeux de formation des enseignants en période olympique et paralympique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Jul 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’égalité : oui, mais laquelle ? Étudiant·es en formation MEEF à l’épreuve des terrains d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’ouvrage : Quelle égalité pour l’école ?, L’Harmattan, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes sociaux, politiques publiques et nouvelles ressources éducatives. Éducation, vulnérabilités et questions sociales (PROSON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMA; CERLIS; LIRTES; EduMIj, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les violences sexistes et sexuelles dans l’enseignement supérieur et la recherche : retour sur le 3ème Congrès international du GIS Institut du Genre. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès international du GIS, Institut du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attirer plus d’étudiant·es vers les métiers de l’enseignement ? Profil des bénéficiaires et effets sur les parcours du dispositif AED en préprofessionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riotton</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuella Spinelli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et formation, une relation en complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle égalité pour l’école ? Réflexions autour de principes d’action en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNEP : Stage syndical national – Secteur égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence table-ronde : (In)égalités filles-garçons, où et comment se construisent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rozant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville de Lyon : Journée internationale des droits des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Pontais</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité à l’épreuve des APSA – Activités physiques sportives et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNEP : Stage syndical national – Secteur éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la mixité en EPS. Enjeux récents et présents (1975 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du laboratoire SENS : Regards croisés sur les inégalités liées au genre et au statut socio-économique en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre des concours : le CAPEPS et l’agrégation d’EPS de 1981 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres de formation en EPS. Des espaces de pratiques innovantes ? (1961-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : un dispositif de sécurisation des parcours vers le professorat pour les profils exemplaires de milieux populaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Centre EPS &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Trajectoires &amp; carrières contemporaines : nouvelles perspectives méthodologiques : 27èmes journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte; Céreq; Université Grenoble Alpes; LARAC; INP Grenoble; IAE Grenoble; INJEP, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Pontais</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03786878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif ‘‘AED Prépro’’ entre attractivité et ouverture sociale des métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Duboz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Centre EPS &amp; Société, May 2025, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préprofessionnalisation des enseignant·es du primaire. Regards croisés sur deux dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC SESS-STAPS, Jun 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Securing Pathways into Teaching to Attract More Applicants ? An Analysis of the ‘Pre-professionalisation’ Scheme for Undergraduate Students in France (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2022 : Education in a Changing World: The impact of global realities on the prospects and experiences of educational research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Yerevan, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche sociohistorique des préprofessionnalisations aux métiers de l’enseignement : le cas des IPES (1957-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCHE 46 Lille. Teachers and Teaching. History on the move</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international "L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Édith Maruéjouls</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement réduit-elle les inégalités d’accès aux métiers de l’enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude organisée à l'occasion des 50 ans de l’IREDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dilemmes de l’égalité. Une approche scolaire par l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire du 14e : Femmes en résistance, résistances des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : parcours d’étudiant·es de licence dans l’académie de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ISPEF (Institut des Sciences et Pratiques d'Education et de Formation), Feb 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Inter-congrès "Politiques et territoires en éducation et en formation : enjeux, débats et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel genre de collègue ? Recherches en cours et pistes de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon (UCBL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préprofessionnalisation aux métiers de l’enseignement : un dispositif d’ouverture sociale ? Profil des étudiant·es AED Prépro et usages du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction des inégalités dans l’enseignement supérieur et la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP; ENS de Lyon, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire ‘‘par le bas’’ des enseignant·es d’EPS. Sources, méthodes, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours d’histoire du sport : Vingt ans après… Écrire l’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et l'attractivité des métiers de l'enseignement. Essai de synthèses de recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Quelles recherches à l'INSPE de Bourgogne, état des lieux et pistes pour demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Bourgogne, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préprofessionnalisations aux métiers de l’enseignement : caractéristiques sociologiques des étudiant.es de licence dans l'académie de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Albandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, RITM-BFC, Jul 2024, Cluny, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Vallet-Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Politiques et carrières en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions autour des pratiques et conceptions de l’égalité en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AE-EPS Lyon : Regards croisés sur la discipline EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AE-EPS, Dec 2021, Lyon (UCBL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être forte pour être utile ? Ce que dévoile l'image d'une démonstration d'hébertisme à la lumière du parcours d'Yvonne De Rette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation Physique : conceptions et débats dans la seconde moitié du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité sans condition : une utopie réaliste en EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AE-EPS Paris-IdF « Bistrot pédagogique : Féminin / Masculin en EPS – Penser les différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'égalité sans condition en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soirées de l'EPS "Construire l'égalité fille/garçon en EPS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP-FSU, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02128499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire ''par le bas'' des enseignantes en France. Le cas des monitrices d'éducation physique et sportive au milieu du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enseignantes en France : sexe, genre et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche et d'Etudes Histoire et Sociétés, Oct 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer des dossiers de carrière pour une prosopographie comparée des moniteurs et monitrices d'éducation physique et sportive (France, années 1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Quanti IHMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitrices d'éducation physique et sportive. Réflexions méthodologiques et perspectives prosopographiques (France, années 1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographies, prosopographies et réseaux en histoire de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l'éducation), May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité, égalité et pratiques en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'EPS et l'école de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP; FSU, Nov 2018, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'égalité sous conditions à l'égalité sans conditions ? Débats autour de la mixité des concours (années 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixité, égalité et pratiques en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Dijon, Nov 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant.e d'EPS : Représentations et attractivité du métier chez les lycéens et lycéennes lyonnais.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direction générale des ressources humaines – Ministère de l’Éducation nationale, de la Jeunesse et des Sports – Ministère de l’Enseignement supérieur et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Pierre de Coubertin, Entraîner, Animer, Former, Eduquer, de l’éthique à la pratique dans l’univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Une histoire des élèves en EPS est-elle possible ?</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant.e d'EPS. Représentations et attractivité du métier chez les lycéennes et lycéens lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Szerdahelyi; Yacine Tajri, Dec 2024, Lyon (UCBL), France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraîner, Animer, Former, Eduquer. De l'éthique à la pratique dans l'univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français Pierre de Coubertin; IFEPSA (Institut Formation Education Physique et Sportive Angers); IIPS2 (Violences, Innovations, Politiques, Socialisations et sports), Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Canopé – Réseau de formation des enseignants, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des années 1980 à nos jours, les syndicats d'EPS face à la mixité des concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entraîner, Animer, Former, Eduquer. De l'éthique à la pratique dans l'univers du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français Pierre de Coubertin; IFEPSA (Institut Formation Education Physique et Sportive Angers); IIPS2 (Violences, Innovations, Politiques, Socialisations et sports), Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Jul 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;problème&amp;quot; de la non-féminisation des professeurs d' EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et sport: A quand l'égalité ? Représentations, pratiques, accès aux responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sport et citoyenneté, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Charroin</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'intersectionnalité dans les représentations du métier de professeur d'EPS. Enjeux méthodologiques d'une enquête par questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marne la Vallée, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’intersectionnalité dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitrices d'éducation physique et sportive. Une histoire des parcours oubliés (années 1940 aux années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts et passeurs culturels en sport. La diffusion du sport en Europe : origines et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESH (Comité européen d'histoire du sport), Dec 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...2782 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671762v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9121,254 +9121,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rapports des jeunes au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Félix Wendkuuni Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INJEP. 2018, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statut social et représentations du métier d'enseignant.e d'EPS : prestige, motivation, attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02045606v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">halshs-01943753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9444,51 +9444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="231EEC50"/>
+    <w:nsid w:val="B0234F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9675,51 +9675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-szerdahelyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181390280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Thorel-Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03402585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aurous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Champion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Taillandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.068.0064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131db" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/fde.1315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321750" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03952516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2019.0001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1544124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.192915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178750&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100213580&amp;amp;fa=author&amp;amp;person_ID=37136" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riotton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Duboz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Albandea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#239;di" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rozant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Barret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Vallet-Giannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03384982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03272724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-szerdahelyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181390280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Thorel-Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03402585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aurous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Champion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Taillandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/fde.1315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.068.0064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131db" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321750" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14611" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03952516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2019.0001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1544124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02122378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.192915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100213580&amp;amp;fa=author&amp;amp;person_ID=37136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178750&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Albandea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Duboz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riotton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Spinelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#239;di" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rozant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Barret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Vallet-Giannini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04654442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03272724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03384982v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429344v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671772v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>