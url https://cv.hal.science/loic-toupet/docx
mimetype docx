--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (244)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (245)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2426,429 +2426,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Confinement through N-(9-Alkyl)fluorenyl-Substituted N-Heterocyclic Carbenes and Its Consequences in Gold-Catalysed Reactions Involving Enynes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Chiroptical Properties of Hexa-, Octa-, and Deca-azaborahelicenes: Influence of Helicene Size and of the Number of Boron Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengshuo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Teci</w:t>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hueber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pale</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (32), pp.7809--7818. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701129⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.407-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201604398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560000v1</w:t>
+                <w:t xml:space="preserve">hal-01408590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Chiroptical Properties of Hexa-, Octa-, and Deca-azaborahelicenes: Influence of Helicene Size and of the Number of Boron Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chengshuo Shen</w:t>
+                <w:t xml:space="preserve">Electronic Interactions in the Electroactive Iron σ-Ethynyl-2-Phenyltetramethyldisilanes [Cp*(dppe)Fe–C≡C–Si(CH3)22–1,4-C6H4X](PF6)n (n = 0, 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Shaw-Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">H. Stueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">J.-R. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.407-418. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (10), pp.1364--1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201604398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408590v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Interactions in the Electroactive Iron σ-Ethynyl-2-Phenyltetramethyldisilanes [Cp*(dppe)Fe–C≡C–Si(CH3)22–1,4-C6H4X](PF6)n (n = 0, 1)</w:t>
+                <w:t xml:space="preserve">Metal Confinement through N-(9-Alkyl)fluorenyl-Substituted N-Heterocyclic Carbenes and Its Consequences in Gold-Catalysed Reactions Involving Enynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hamon</w:t>
+                <w:t xml:space="preserve">Matthieu Teci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Shaw-Taberlet</w:t>
+                <w:t xml:space="preserve">Damien Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Hamon</w:t>
+                <w:t xml:space="preserve">Aurélien Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (10), pp.1364--1373. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (32), pp.7809--7818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508397v1</w:t>
+                <w:t xml:space="preserve">hal-01560000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate-Selective Olefin Hydrogenation with a Cavitand-Based Bis(N-anisyl iminophosphorane): Substrate-Selective Olefin Hydrogenation with a Cavitand-Based Bis(N-anisyl iminophosphorane)</w:t>
               </w:r>
@@ -3092,1605 +3092,1605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure Cycloiridiated Complexes Bearing a Pentahelicenic N-Heterocyclic Carbene and Displaying Long-Lived Circularly Polarized Phosphorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of Functionalized Ynamides with Tetracyanoethylene: Scope, Limitations and Optoelectronic Properties of the Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Betou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Hellou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Favereau</w:t>
+                <w:t xml:space="preserve">Antoine Sallustrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Zinna</w:t>
+                <w:t xml:space="preserve">Claire Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Caytan</w:t>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (28), pp.8236-8239. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1338-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201704263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.201700353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539192v1</w:t>
+                <w:t xml:space="preserve">hal-01544243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Functionalized Ynamides with Tetracyanoethylene: Scope, Limitations and Optoelectronic Properties of the Adducts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantiopure Cycloiridiated Complexes Bearing a Pentahelicenic N-Heterocyclic Carbene and Displaying Long-Lived Circularly Polarized Phosphorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Durand</w:t>
+                <w:t xml:space="preserve">Nora Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sallustrau</w:t>
+                <w:t xml:space="preserve">Ludovic Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gousset</w:t>
+                <w:t xml:space="preserve">Francesco Zinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (12), pp.1338-1346. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (28), pp.8236-8239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.201700353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201704263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544243v1</w:t>
+                <w:t xml:space="preserve">hal-01539192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Chemistry, and Photochemistry of Methylcyanobutadiyne in the Context of Space Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and chiroptical properties of chiral cycloiridiated complexes bearing helicenic NHC ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kerisit</w:t>
+                <w:t xml:space="preserve">Claire Jahier-Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombel-Rouen</w:t>
+                <w:t xml:space="preserve">Olivier Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00205⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (59), pp.9243-9246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC04257K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307764v1</w:t>
+                <w:t xml:space="preserve">hal-01339910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Laser Shot Spin State Switching of {Fe II (pz)[Pt(CN) 4 ]} Inside Thermal Hysteresis studied by x-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Chemistry, and Photochemistry of Methylcyanobutadiyne in the Context of Space Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Sophie Colombel-Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Henry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944105666150910233704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (9), pp.3560-3567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198574v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Imidazolylidene Ligands with Bulky Resorcinarenyl Substituents on Catalysts for ­Suzuki–Miyaura Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Laser Shot Spin State Switching of {Fe II (pz)[Pt(CN) 4 ]} Inside Thermal Hysteresis studied by x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Kaloğlu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Matt</w:t>
+                <w:t xml:space="preserve">Piñeiro-López Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İsmail Özdemir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Antonio Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (7), pp.1115-1120. </w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1877944105666150910233704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269737v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and chiroptical properties of chiral cycloiridiated complexes bearing helicenic NHC ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Hellou</w:t>
+                <w:t xml:space="preserve">The Influence of Imidazolylidene Ligands with Bulky Resorcinarenyl Substituents on Catalysts for ­Suzuki–Miyaura Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kaloğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jahier-Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">İsmail Özdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (7), pp.1115-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC04257K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339910v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mannose derivatives : The tetrazole analogue of mannose-6-phosphate as angiogenesis inhibitor</w:t>
+                <w:t xml:space="preserve">Double Insertion of Thiophene Rings in Polyynediyl Chains to Stabilize Nanoscaled Molecular Wires with [Cp*(dppe)Fe] Termini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cătălina Ionescu</w:t>
+                <w:t xml:space="preserve">Severine Roue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Sippelli</w:t>
+                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.636-639. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.2057--2070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.11.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259520v1</w:t>
+                <w:t xml:space="preserve">hal-01357398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational dynamics (IR, Raman, NRVS) and a DFT study of a new antitumor tetranuclearstannoxane cluster, Sn(iv)-oxo-di-: O -vanillin dimethyl dichloride</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New mannose derivatives : The tetrazole analogue of mannose-6-phosphate as angiogenesis inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Usman</w:t>
+                <w:t xml:space="preserve">Cătălina Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Leu</w:t>
+                <w:t xml:space="preserve">Simona Sippelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Hu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (27), pp.17805--17809. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.636-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02914k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372792v1</w:t>
+                <w:t xml:space="preserve">hal-01259520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of trans-dichlorido[1,3-bis(9-methyl-9H-fluoren-9-yl) benzimidazol-2-ylidene](pyridine)palladium(II)-a compound with anagostic CH-Pd interactions, C40H31Cl2N3Pd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational dynamics (IR, Raman, NRVS) and a DFT study of a new antitumor tetranuclearstannoxane cluster, Sn(iv)-oxo-di-: O -vanillin dimethyl dichloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teci</w:t>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brenner</w:t>
+                <w:t xml:space="preserve">B.M. Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Matt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.Y. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 231 (3), pp.733--735. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (27), pp.17805--17809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2015-0251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02914k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372800v1</w:t>
+                <w:t xml:space="preserve">hal-01372792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Insertion of Thiophene Rings in Polyynediyl Chains to Stabilize Nanoscaled Molecular Wires with [Cp*(dppe)Fe] Termini</w:t>
+                <w:t xml:space="preserve">Crystal structure of trans-dichlorido[1,3-bis(9-methyl-9H-fluoren-9-yl) benzimidazol-2-ylidene](pyridine)palladium(II)-a compound with anagostic CH-Pd interactions, C40H31Cl2N3Pd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Roue</w:t>
+                <w:t xml:space="preserve">M. Teci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
+                <w:t xml:space="preserve">E. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (12), pp.2057--2070. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (3), pp.733--735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2015-0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357398v1</w:t>
+                <w:t xml:space="preserve">hal-01372800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Ruthenium Alkynyl Complexes with 2-Fluorenyl Groups: Some Linear and Nonlinear Optical Absorption Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengshuo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Malvolti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Grelaud</w:t>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600598⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367214v1</w:t>
+                <w:t xml:space="preserve">hal-01318820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chengshuo Shen</w:t>
+                <w:t xml:space="preserve">Iron and Ruthenium Alkynyl Complexes with 2-Fluorenyl Groups: Some Linear and Nonlinear Optical Absorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malvolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">T. Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (24), pp.3868--3882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318820v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structural Properties of Aza[n]helicene Platinum Complexes: Control of Cis and Trans Stereochemistry</w:t>
               </w:r>
@@ -4702,64 +4702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Mendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidal Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Srebro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Reynaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalysed Allylic Substitution Using 2,8,14,20-Tetrapentylresorcinarenyl-Substituted Imidazolium Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kaloğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neslihan Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,51 +5500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of conjugated multi-ynamides by copper-catalyzed reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Betou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sallustrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,898 +5598,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylfluorenyl substituted N-heterocyclic carbenes in copper(I) catalysed hydrosilylation of aldehydes and ketones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescent bis-cyclometallated iridium(III) complexes containing phosphine-based ligands: Influence of the P^N bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lentz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Braulio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaële Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Gareth Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT01888A⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225632v1</w:t>
+                <w:t xml:space="preserve">hal-01072458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hummingbird” Behaviour of N-Heterocyclic Carbenes Stabilises Out-of-Plane Bonding of AuCl and CuCl Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">N-Alkylfluorenyl-substituted N-heterocyclic carbenes as bimodal pincers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Teci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500840⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (19), pp.9260--9268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT00980D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01225625v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Synthesis of 5-Bromopenta-2,4-diynenitrile and Its Reactivity Towards Terminal Alkynes: A Direct Access to Diene and Benzofulvene Scaffolds</w:t>
+                <w:t xml:space="preserve">Multicomponent Synthesis of Chiral Bidentate Unsymmetrical Unsaturated N-Heterocyclic Carbenes: Copper-Catalyzed Asymmetric C Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kerisit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+                <w:t xml:space="preserve">Claire Jahier-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie S T Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (16), pp.6042-6047. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.993-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201500633⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01133028v1</w:t>
+                <w:t xml:space="preserve">hal-01114852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent Synthesis of Chiral Bidentate Unsymmetrical Unsaturated N-Heterocyclic Carbenes: Copper-Catalyzed Asymmetric C Bond Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Artur</w:t>
+                <w:t xml:space="preserve">Straightforward Synthesis of 5-Bromopenta-2,4-diynenitrile and Its Reactivity Towards Terminal Alkynes: A Direct Access to Diene and Benzofulvene Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.993-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 21 (16), pp.6042-6047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201405765⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01114852v1</w:t>
+                <w:t xml:space="preserve">hal-01133028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent bis-cyclometallated iridium(III) complexes containing phosphine-based ligands: Influence of the P^N bridge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio A. Moya</w:t>
+                <w:t xml:space="preserve">Alkylfluorenyl substituted N-heterocyclic carbenes in copper(I) catalysed hydrosilylation of aldehydes and ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Teci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaële Bonneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.06.027⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (31), pp.13991--13998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT01888A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072458v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Alkylfluorenyl-substituted N-heterocyclic carbenes as bimodal pincers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">“Hummingbird” Behaviour of N-Heterocyclic Carbenes Stabilises Out-of-Plane Bonding of AuCl and CuCl Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Teci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (31), pp.10997--11000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5DT00980D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,7-Fluorenediyl-Bridged Complexes Containing Electroactive “Fe(η5-C5Me5)(κ2-dppe)C≡C–” End Groups: Molecular Wires and Remarkable Nonlinear Electrochromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amédée Triadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,51 +6592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,51 +6873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Srebro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7020,51 +7020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kiwilsza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (6), pp.2817-2830. </w:t>
@@ -7494,429 +7494,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium dynamics of photoexcited spin-state concentration waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent ruthenium-indenylidene catalysts bearing a N-heterocyclic carbene and a bidentate picolinate ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault E Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Marino</w:t>
+                <w:t xml:space="preserve">Florian Modicom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Etienne Borré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4FD00164H⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1541--1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076615v1</w:t>
+                <w:t xml:space="preserve">hal-01216289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissymmetric Molecular Tweezers in Host–Guest Complexes: Internal or External Complexation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-of-equilibrium dynamics of photoexcited spin-state concentration waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Jaunet-Lahary</w:t>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cupif</w:t>
+                <w:t xml:space="preserve">Robert Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp511418d⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177, pp.363-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4FD00164H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116154v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent ruthenium-indenylidene catalysts bearing a N-heterocyclic carbene and a bidentate picolinate ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault E Schmid</w:t>
+                <w:t xml:space="preserve">Dissymmetric Molecular Tweezers in Host–Guest Complexes: Internal or External Complexation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Jaunet-Lahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Modicom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Dumas</w:t>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Borré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Jean-François Cupif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.1541--1546. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.3771-3779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.11.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp511418d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216289v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-state ordering on one sub-lattice of a mononuclear iron(III) spin crossover complex exhibiting LIESST and TIESST</w:t>
               </w:r>
@@ -8048,487 +8048,487 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional properties of fluorenylidene moieties in unsymmetrically substituted N-heterocyclic carbenes. Unexpected CH activation of a methylfluorenyl group with palladium. Use in palladium catalysed Suzuki- Miyaura cross coupling of aryl chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Teci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gourtaouen</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (32), pp.12251-12262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4dt01102c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bidimensional honeycomb CoII-FeIII and brick wall FeII-CoIII cyanido-bridged coordination polymers: Synthesis, crystal structures and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dogaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Dogaru</w:t>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pichon</w:t>
+                <w:t xml:space="preserve">Rodica Ababei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Mitcov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.146-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.poly.2014.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of an Anthracene-Tagged Ruthenium Complex on a 2,4,7-Trinitrofluoren-9-one-Grafted Silica: Efficiency and Recyclability in Olefin Metathesis Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+                <w:t xml:space="preserve">Anastassiya Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassiya Pagnoux</w:t>
+                <w:t xml:space="preserve">Dorian Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (35), pp.7781-7787. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403194⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aza[6]helicene Platinum Complexes: Chirality Control of cis-trans Isomerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Mendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidal Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8537,943 +8537,943 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (23), pp.5786-5790. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201401004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201401004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fluorescent bis-dithienylethene (DTE)-based bipyridines as reverse interrupters: single vs. double photochromism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ordronneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ordronneau</w:t>
+                <w:t xml:space="preserve">Julien Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boixel</w:t>
+                <w:t xml:space="preserve">Vincent Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aubert</w:t>
+                <w:t xml:space="preserve">Matias S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (6), pp.979-992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ob42119h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of new Zn(II) nalidixic acid-DACH based Topo-II inhibiting molecular entity: Chemotherapeutic potential validated by its in vitro binding profile, pBR322 cleavage activity and molecular docking studies with \DNA\ and \RNA\ molecular targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imtiyaz Yousuf</w:t>
+                <w:t xml:space="preserve">Cycloalkyl-based unsymmetrical unsaturated (U2)-NHC ligands : flexibility and dissymmetry in ruthenium-catalysed olefin metathesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Borré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Faliverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd. Afzal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 421, pp.26-37. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (19), pp.7044-7049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2014.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4dt00142g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004611v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining Phosphanes Derived from Cyclodextrins for Efficient Regio- and Enantioselective Hydroformylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and synthesis of new Zn(II) nalidixic acid-DACH based Topo-II inhibiting molecular entity: Chemotherapeutic potential validated by its in vitro binding profile, pBR322 cleavage activity and molecular docking studies with \DNA\ and \RNA\ molecular targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farukh Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiyaz Yousuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohd. Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201311291⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 421, pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472887v1</w:t>
+                <w:t xml:space="preserve">hal-01004611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycloalkyl-based unsymmetrical unsaturated (U2)-NHC ligands : flexibility and dissymmetry in ruthenium-catalysed olefin metathesis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Borré</w:t>
+                <w:t xml:space="preserve">Confining Phosphanes Derived from Cyclodextrins for Efficient Regio- and Enantioselective Hydroformylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Faliverne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Berthod</w:t>
+                <w:t xml:space="preserve">Werner Oberhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt00142g⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.3937 - 3940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201311291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068360v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Bis-N-Heterocyclic Carbene (NHC) Ruthenium Complex: Structure and Application as Latent Catalyst in Olefin Metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Falivene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (42), pp.13716-13721. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403934⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphinocyclodextrins as confining units for catalytic metal centres. Applications to carbon-carbon bond forming reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sémeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.2388-2405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.10.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helicene-grafted vinyl- and carbene-osmium complexes: an example of acid-base chiroptical switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Srebro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,1160 +9482,1160 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (22), pp.2854-2856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CC47825D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of six-membered palladacycles from phenanthroline Pd(II) bisacetate precursors and phenylisocyanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Moulin</w:t>
+                <w:t xml:space="preserve">Olivier Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (6), pp.521 - 525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward access to mono-and bis-cycloplatinated helicenes displaying circularly polarized phosphorescence by using crystallization resolution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengshuo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Srebro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirandeep K. Deol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (5), pp.1915-1927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3sc53442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Excited Spin State Trapping effect on [Fe(mepy)3tren](PF6)2 solvated crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (3), pp.1063-1071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3DT52495G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of trans-[1,3-bis(9-benzyl-9H-fluoren-9-yl) benzimidazol-2-ylidene] pyridine palladium(II) dichloride, C52H39Cl2N3Pd</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Brenner</w:t>
+                <w:t xml:space="preserve">Resorcinarenyl-Phosphines in Suzuki-Miyaura CrossCoupling Reactions of Aryl Chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2014-0059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (8), pp.1364-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201301473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063258v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capping Methodology in Cyclodextrin Chemistry: Use of a Symmetrical Diketone Reagent for Regiospecific Installation of Unsymmetrical Imine- Enamine and Imidazole Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (9), pp.2565-2573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resorcinarenyl-Phosphines in Suzuki-Miyaura CrossCoupling Reactions of Aryl Chlorides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Semeril</w:t>
+                <w:t xml:space="preserve">Crystal structure of trans-[1,3-bis(9-benzyl-9H-fluoren-9-yl) benzimidazol-2-ylidene] pyridine palladium(II) dichloride, C52H39Cl2N3Pd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Teci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (8), pp.1364-1372. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 229 (2), pp.169-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201301473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2014-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01063265v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of ruthenium (II) carbonyl complexes containing naphthyridine and acetylacetonate ligands and their catalytic activity in the hydrogen transfer reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlo Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlo Araya</w:t>
+                <w:t xml:space="preserve">Juana Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juana Gajardo</w:t>
+                <w:t xml:space="preserve">Véronique Guerchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.108-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inoche.2012.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic Effects Between N-Heterocyclic Carbene and Chelating Benzylidene-Ether Ligands Toward the Initiation Step of Hoveyda-Grubbs Type Ru Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), pp.259-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cs400013z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetra-hydroxy-calix[4]arene derivatives with two P(III) or P(V) units attached at the upper rim.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10653,104 +10653,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.70-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.11.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resorcinarene-Functionalised Imidazolium Salts as Ligand Precursors for Palladium-Catalysed Suzuki-Miyaura Cross-Couplings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neslihan Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10772,145 +10772,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (5), pp.1116-1125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200716⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Carbenes Functioning as Monoligating Clamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Teci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,526 +10928,526 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (16), pp.2841-2848. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300087⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-mediated synthesis and functionalization of chiral halopyridones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tomasi</w:t>
+                <w:t xml:space="preserve">Myriam Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (16), pp.7809-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo400827b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent Synthesis of Unsymmetrical Unsaturated N-Heterocyclic Carbene Precursors and Their Related Transition-Metal Complexes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Queval</w:t>
+                <w:t xml:space="preserve">From Aspartic Acid to Dihydropyridone-2-carboxylates: Access to Enantiopure 6-Substituted 4-Oxo- and 4-Hydroxypipecolic Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dinh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jahier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Artur</w:t>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Legeay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Gouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52, pp.14103--14107. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (29), pp.6677-6686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201308873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069939v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Aspartic Acid to Dihydropyridone-2-carboxylates: Access to Enantiopure 6-Substituted 4-Oxo- and 4-Hydroxypipecolic Acid Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicomponent Synthesis of Unsymmetrical Unsaturated N-Heterocyclic Carbene Precursors and Their Related Transition-Metal Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Dinh Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Claire Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Uriac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.14103--14107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300812⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872912v1</w:t>
+                <w:t xml:space="preserve">hal-01069939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtle Steric Effects in Nickel-Catalysed Kumada-Tamao-Corriu Cross-Coupling Using Resorcinarenyl-Imidazolium Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neslihan Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11469,530 +11469,530 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (20), pp.4443-4449. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300347⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective di- and tetra-functionalisation of γ-cyclodextrin using capping methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (22), pp.3699-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ob40234g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between Metal-Insulator Transition and Hydrogen Bonding Network in the Organic Metal δ-(BEDT-TTF)4[2,6-Anthracene-bis(sulfonate)]*(H2O)4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+                <w:t xml:space="preserve">Guillaume Le Helloco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Helloco</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (11), pp.5135-5145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg401416h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelating properties of permethylated 6(A),6(D)-dideoxy-6(A),6(D)-bis(1-imidazolyl)cyclodextrins towards Pt(II) and Ru(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.509-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-capsular behaviour of two trans-coordinated calixarenyl phosphines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12010,2038 +12010,2038 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition Metal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (8), pp.821-825. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11243-013-9754-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11243-013-9754-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On/off photoswitching in a cyanide-bridged {Fe2Co2} magnetic molecular square.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishake Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishake Mondal</w:t>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanling Li</w:t>
+                <w:t xml:space="preserve">Mannan Seuleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Julve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (5), pp.1653-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja3087467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocycles with a phenothiazine core: synthesis, structural analysis, and electronic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Characterization of Sterically Enlarged Hoveyda-Type Olefin Metathesis Catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Shahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilisca Medrut</w:t>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Turdean</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.068⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854471v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Sterically Enlarged Hoveyda-Type Olefin Metathesis Catalysts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrocycles with a phenothiazine core: synthesis, structural analysis, and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisca Medrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Turdean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Shahane</w:t>
+                <w:t xml:space="preserve">Radu Gropeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (9), pp.1107-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200966⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829775v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylcyanobutadiyne: synthesis, X-ray structure and photochemistry; towards an explanation of its formation in the interstellar medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (52), pp.17683-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303377⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature- and pressure-induced switching of the molecular spin state of an orthorhombic iron(II) spin-crossover salt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
+                <w:t xml:space="preserve">Ligerin, an antiproliferative chlorinated sesquiterpenoid from a marine-derived Penicillium strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Shepherd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Sainton</w:t>
+                <w:t xml:space="preserve">Maxim Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np3007364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00795611v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Redox-Active Mononuclear Fe(κ2-dppe)(η5-C5Me5)-Terminated π-Conjugated Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature- and pressure-induced switching of the molecular spin state of an orthorhombic iron(II) spin-crossover salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Green</w:t>
+                <w:t xml:space="preserve">Helena Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Joëlle Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.1001-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om400515g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874153v1</w:t>
+                <w:t xml:space="preserve">hal-00795611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereodivergent synthesis of iminosugars from stannylated derivatives of (S)-vinylglycinol.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Beaudet</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Redox-Active Mononuclear Fe(κ2-dppe)(η5-C5Me5)-Terminated π-Conjugated Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol303213r⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (15), pp.4366-4381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om400515g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805880v1</w:t>
+                <w:t xml:space="preserve">hal-00874153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing Symmetry Breaking and Spin Crossover in [FeH2L2?Me ](ClO4)2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichiro Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.710-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201200878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligerin, an antiproliferative chlorinated sesquiterpenoid from a marine-derived Penicillium strain.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Petit</w:t>
+                <w:t xml:space="preserve">Diastereo- and enantioselective synthesis of organometallic bis(helicene)s by a combination of C-H activation and dynamic isomerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengshuo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np3007364⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (49), pp.16722-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201302479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815736v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereo- and enantioselective synthesis of organometallic bis(helicene)s by a combination of C-H activation and dynamic isomerization.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Stereodivergent synthesis of iminosugars from stannylated derivatives of (S)-vinylglycinol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201302479⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.160-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol303213r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933317v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective synthesis of original spirolactams displaying promising folded structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Chaubet</w:t>
+                <w:t xml:space="preserve">Thibault Coursindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Coursindel</w:t>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morelli</w:t>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (28), pp.4719-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ob40643a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the supramolecular interactions involving tris-dipicolinate lanthanide complexes in protein crystals by a combined biostructural, computational and NMR study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (41), pp.18235-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cp53671h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective opening of proximally sulfato-capped cyclodextrins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (48), pp.6028-6030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc31302b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic spin state ordering of bistable molecules and its photoinduced erasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas. Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (25), pp.255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.257206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14050,676 +14050,676 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (6), 064114 (9 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The synthesis of tetrahedral bipyridyl metallo-octupoles with large second- and third-order nonlinear optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huriye Akdas-Killig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huriye Akdas-Killig</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyes &amp; Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (1), pp.681-688. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2011.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2011.06.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resorcin[4]arene-derived mono-, bis- and tetra-imidazolium salts as ligand precursors for Suzuki-Miyaura cross-coupling.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Matt</w:t>
+                <w:t xml:space="preserve">Neutral copper-phosphido-borane complexes: synthesis, characterization, and use as precatalysts in Csp-P bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ob06404e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (34), pp.4088-4090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30723e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855290v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral copper-phosphido-borane complexes: synthesis, characterization, and use as precatalysts in Csp-P bond formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bernoud</w:t>
+                <w:t xml:space="preserve">Resorcin[4]arene-derived mono-, bis- and tetra-imidazolium salts as ligand precursors for Suzuki-Miyaura cross-coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Harrowfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc30723e⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.372-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob06404e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718218v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced two-photon absorption cross-sections of zinc(II) tetraphenylporphyrins peripherally substituted with d(6)-metal alkynyl complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Drouet</w:t>
+                <w:t xml:space="preserve">Areej Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areej Merhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grelaud</w:t>
+                <w:t xml:space="preserve">Marie P. Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (11), pp.2192-2195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2NJ40589J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-vinylhelicenes: remote metal-based enhancement and redox switching of the chiroptical properties of a helicene core.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Srebro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14728,2690 +14728,2690 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (38), pp.15628-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja304424t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast-initiating ionically tagged ruthenium complex: a robust supported pre-catalyst for batch-process and continuous-flow olefin metathesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Borré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laurent</w:t>
+                <w:t xml:space="preserve">Magaly Magrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Caijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (51), pp.16369-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201201589⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular drug design, synthesis and crystal structure determination of CuII-SnIV heterobimetallic core: DNA binding and cleavage studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farukh Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazia Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taibi Ben Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.141-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.01.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-conventional coordination of cavity-confined metal centres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (29), pp.8786-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt30751k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ferroelectric: Bis-thiourea pyridinium bromide inclusion compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Czarnecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Czarnecki</w:t>
+                <w:t xml:space="preserve">Aleksandra Pajzderska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Pajzderska</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Wąsicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (22), pp.2844-2850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/JMR.2012.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSDIP: a trans-chelating ligand tailor-made for probing unusual Pd0 and PdII intermediates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (35), pp.10813-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201201403⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and coordination chemistry of substituted β-amino dicarbonyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihssan Meskini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihssan Meskini</w:t>
+                <w:t xml:space="preserve">Maria Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Daoudi</w:t>
+                <w:t xml:space="preserve">Abdelali Kerbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Kerbal</w:t>
+                <w:t xml:space="preserve">Brahim Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javed Sheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (2), pp.161-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jscs.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and use of trans-dichlorido-tetrakis-(N-R-imidazole)nickel(II) complexes in Kumada-Tamao-Corriu cross-coupling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neslihan Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (12), pp.2051-2054. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2011.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2011.05.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-rich iron/ruthenium arylalkynyl complexes for third-order nonlinear optics: redox-switching between three states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (20), pp.5561-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201003427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201003427⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional and reactive enantiopure organometallic helicenes: tuning chiroptical properties by structural variations of mono- and bis(platinahelicene)s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Zrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengshuo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (50), pp.14178-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201101866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+                <w:t xml:space="preserve">Design of bis(acylamino)triazine containing ruthenium-acetylides as self-complementary supramolecular units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ouerfelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Trujillo</w:t>
+                <w:t xml:space="preserve">Rafik Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Mohamed Efrit Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Neerja Dua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Johann Perruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (3), pp.670-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824161v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of bis(acylamino)triazine containing ruthenium-acetylides as self-complementary supramolecular units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ouerfelli</w:t>
+                <w:t xml:space="preserve">Alexander Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Gatri</w:t>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Efrit Lotfi</w:t>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neerja Dua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Perruchon</w:t>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.09.047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875406v1</w:t>
+                <w:t xml:space="preserve">hal-00824161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a New Bioactive Agent Containing Combined Antibacterial and Antifungal Pharmacophore Sites: 4-\[(E)-(5-Bromo-2-hydroxyphenyl)methylidene]amino\-N-(5-methyl-1,2- oxazol-3-yl)benzenesulfonamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid H. Chohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahid H. Chohan</w:t>
+                <w:t xml:space="preserve">Hazoor A. Shad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taibi Ben Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Akkurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (2), pp.159-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-010-9856-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10870-010-9856-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooperative spin-state transition of an iron(III) compound [FeIII(3-MeO-SalEen)2]PF6: thermal- vs. ultra-fast photo-switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.18347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1JM14163E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cavity-Shaped Diphosphane Displaying “Oschelating” Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Matt</w:t>
+                <w:t xml:space="preserve">Regioselective Synthesis of 3-Carbo-5-phosphonylpyrazoles through a One-Pot Claisen-Schmidt/1,3-Dipolar Cycloaddition/Oxidation Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201005169⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (17), pp.3184-3190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.2011100167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472929v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three-dimensional intermolecular network formed via water molecules in trans-bis(nitrito-κN)tetrakis(pyridine-κN)ruthenium(II) dihydrate.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regioselective Double Capping of Cyclodextrin Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodriguez-Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (14), pp.3911-3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108270111044672⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00732958v1</w:t>
+                <w:t xml:space="preserve">hal-01068816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Synthesis of 3-Carbo-5-phosphonylpyrazoles through a One-Pot Claisen-Schmidt/1,3-Dipolar Cycloaddition/Oxidation Sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+                <w:t xml:space="preserve">A Cavity-Shaped Diphosphane Displaying “Oschelating” Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.2011100167⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (7), pp.1554-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201005169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616408v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Double Capping of Cyclodextrin Scaffolds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The three-dimensional intermolecular network formed via water molecules in trans-bis(nitrito-κN)tetrakis(pyridine-κN)ruthenium(II) dihydrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (Pt 12), pp.m375-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270111044672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201002541⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068816v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiodivergent Transannular Rearrangement of 3-Isopropyl-1,4-benzodiazepine-2,5-dione by Memory of Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Farran</w:t>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Archirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (11), pp.2043-2047. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditopic binding of cyclodextrin-included ligands in trigonal silver(I) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poorters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (4), pp.573-578. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2010.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2010.11.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of 5-(imidazol-1-yl)-25,26,27,28-tetra-benzyloxy-calix[4]arene (cone), C59H50N2O4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17430,106 +17430,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 226 (4), pp.450-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ncrs.2011.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of trichlorooxo-17-bis[(diphenylphosphoryl)methyl]-4(24),6(10),12(16),18( 22)-tetramethylenedioxy-2,8,14,20-tetrapentylresorcin[4]areneuranium(V ) - dichlorodioxo-17-bis[(diphenylphosphoryl)methyl]-4(24),6(10),12(16),18 (22)- tetramethylenedioxy-2,8,14,20-tetrapentylresorcin[4]areneuranium(VI) - hexane (1:3:3), UCl3O(C78H86O10P2)center dot 3UCl(2)O(2)(C78H86O10P2)center dot 3C(6)H(14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17547,1029 +17547,991 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 226 (1), pp.91-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ncrs.2011.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New copper(II)-centered complexes with organometallic donor-acceptor substituted unsymmetrical Schiff base ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Justaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, pp.2027-2036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C0NJ01018A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">syn-Allylstannation of N-Acyliminium Intermediates by Tributyl[γ-(silyloxy)allyl]stannanes: A Key Reaction for the Diastereoselective Synthesis of Polyhydroxypiperidines and Polyhydroxyazepanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (22), pp.4133-4144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100302⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3,5-Bis(ethynyl)pyridine and 2,6-bis(ethynyl)pyridine spanning two Fe(Cp*)(dppe) units: role of the nitrogen atom on the electronic and magnetic couplings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Stang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (24), pp.12601-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic2016148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hetero- to homochiral bis(metallahelicene)s based on a Pt(III)-Pt(III) bonded scaffold: isomerization, structure, and chiroptical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengshuo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (11), pp.3800-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja200129y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses and coordination chemistry of bis(4-pyridyl)- and mixed (4-pyridyl) (2-pyridyl)-phospholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Réau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (3-4), pp.339-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hc.20687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hc.20687⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Synthesis of 3-Amino-3-deoxy-aldohexoses by Aldol Condensation of Tricarbonyliron-alpha-Aminodienone Complexes: Total Synthesis of Multiprotected Kanosamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Welsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.161-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0030-1258320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a beta-Amino Dicarbonyl Compound: 2-[(4-Chloro-Phenyl)- Pyrrolidin-1-yl-Methyl]-Malonic Acid Diethyl Ester</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taibi Ben Hadda</w:t>
+                <w:t xml:space="preserve">Preparation of hexacoordinating benzimidazole containing ligand and hexakis(benzimidazole-ruthenium(II)) complex. Molecular structure of C6{CH2-(N-benzimidazole-RuCl2(p-cymene))}6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Pozgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10870-011-0044-4⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (25), pp.6619-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt10316d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01068840v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical electron transfer through 2,7-diethynylfluorene spacers in mixed-valent complexes containing electron-rich &amp;quot;(η2-dppe)(η5-C5Me5)Fe&amp;quot; endgroups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18640,1700 +18602,1738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of hexacoordinating benzimidazole containing ligand and hexakis(benzimidazole-ruthenium(II)) complex. Molecular structure of C6{CH2-(N-benzimidazole-RuCl2(p-cymene))}6.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Structure of a beta-Amino Dicarbonyl Compound: 2-[(4-Chloro-Phenyl)- Pyrrolidin-1-yl-Methyl]-Malonic Acid Diethyl Ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihssan Meskini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Kerbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taibi Ben Hadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1dt10316d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (6), pp.891-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-011-0044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631754v1</w:t>
+                <w:t xml:space="preserve">hal-01068840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of 2-[(Phenyl)-(3,5-Dimethyl-Pyrazol-1-yl)-Methyl]-Malonic Acid Diethyl Ester.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meskini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meskini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Daoudi</w:t>
+                <w:t xml:space="preserve">A. Kerbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40, pp.812--815. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-010-9743-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10870-010-9743-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Protocol for Accessing beta-Amino Dicarbonyl Compounds through aza-Michael Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meskini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meskini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Daoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Kerbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, pp.1129-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0103-50532010000600025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale self-hosting of molecular spin-states in the intermediate phase of a spin-crossover material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naohide Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (47), pp.14060-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201001264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201001264⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romain</w:t>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29, pp.1992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled molecular wires from organoiron metalloligands and ruthenium tetramesitylporphyrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ammar</w:t>
+                <w:t xml:space="preserve">Mark E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaowei Miao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wing Y. Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29, pp.4234-4238. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (20), pp.9101-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic1012445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527948v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the luminescence of an iridium(III) complex incorporating a di(2-picolyl)anilino-appended bipyridine ligand with Zn2+ cations</w:t>
+                <w:t xml:space="preserve">Ruthenium(IV) complexes featuring P,O-chelating ligands: regioselective substitution directly from allylic alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C. Araya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro Aguirre</w:t>
+                <w:t xml:space="preserve">B. Sundararaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B9NJ00515C⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.2782-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200907034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917214v1</w:t>
+                <w:t xml:space="preserve">hal-00492572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitization of Eu(III) luminescence by donor-phenylethynyl-functionalized DTPA and DO3A macrocycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Entry to 1,7-Dioxaspiro[5.6]dodecanes and 1,6-Dioxaspiro[4.6]undecanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Sinibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.008⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51, pp.4147-4149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073301v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Symmetry Breaking Induced by Ion Pairing Effect in Heptamethine Cyanine Dyes: Beyond the Cyanine Limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Modulating the luminescence of an iridium(III) complex incorporating a di(2-picolyl)anilino-appended bipyridine ligand with Zn2+ cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9100886⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B9NJ00515C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073293v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled molecular wires from organoiron metalloligands and ruthenium tetramesitylporphyrin.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Symmetry Breaking Induced by Ion Pairing Effect in Heptamethine Cyanine Dyes: Beyond the Cyanine Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Smith</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing Y. Man</w:t>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic1012445⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (12), pp.4328--4335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9100886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869740v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium(IV) complexes featuring P,O-chelating ligands: regioselective substitution directly from allylic alcohols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Demerseman</w:t>
+                <w:t xml:space="preserve">H. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49, pp.2782-2785. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.4234-4238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200907034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492572v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Entry to 1,7-Dioxaspiro[5.6]dodecanes and 1,6-Dioxaspiro[4.6]undecanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitization of Eu(III) luminescence by donor-phenylethynyl-functionalized DTPA and DO3A macrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ollivier</w:t>
+                <w:t xml:space="preserve">Mustapha Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Sinibaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Alexandre Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6-7), pp.681--690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.06.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506245v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of bis[mu(2)-5,11-bis(diphenylphosphanyl)-25,26-dipropyloxy-27,28-bis(2-pro penyl)calix[4]arene-P:P ']disilver(I) bis(tetrafluoroborate) - dichloromethane (1:2), [Ag-2(C64H62O4P2)(2)][BF4](2)center dot 2CH(2)Cl(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20351,1857 +20351,1845 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 225 (1), pp.176--178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ncrs.2010.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-pressure phase diagram and electronic properties of the organic metal kappa-(BETS)(2)Mn[N(CN)(2)](3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Zverev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. N. Zverev</w:t>
+                <w:t xml:space="preserve">M. V. Kartsovnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. V. Kartsovnik</w:t>
+                <w:t xml:space="preserve">W. Biberacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Biberacher</w:t>
+                <w:t xml:space="preserve">S. S. Khasanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Shibaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (15), pp.155123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.155123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Cyclotrimerization of Aldehydes to Cyclopentenone or Tetrahydrofuran Induced by Dibromotriphenylphosphorane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Heck</w:t>
+                <w:t xml:space="preserve">Christophe Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Matt</w:t>
+                <w:t xml:space="preserve">Alain Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mioskowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (5), pp.966--971. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200901105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200901105⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-catalyzed cascade N- and C(3)-dialkylation of cyclic amines with alcohols involving hydrogen autotransfer processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sundararaju</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization of a Chiral η 1 -Allyl Palladium DIPPAM Complex: Application to the Enantioselective Pd-Catalyzed Allylic Alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Crévisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 352, pp.3141-3146. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (7), pp.1530-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201000546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om100061q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00576783v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of a Chiral η 1 -Allyl Palladium DIPPAM Complex: Application to the Enantioselective Pd-Catalyzed Allylic Alkylation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruthenium-catalyzed cascade N- and C(3)-dialkylation of cyclic amines with alcohols involving hydrogen autotransfer processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sundararaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. M. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om100061q⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352, pp.3141-3146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201000546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410833v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Distribution in Electron-Rich Piano-Stool Iron(III) Pyridylalkynyl Radical Cations Containing [(eta(2)-dppe)(eta(5)-C5Me5)FeC C](+) End Groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Stang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (11), pp.2491-2502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om100173x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tweezers: Synthesis and formation of host-guest complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cupif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Levoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (28), pp.5503-5508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000729⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Characterization of a Chiral η1-Allyl Palladium DIPPAM Complex: Application to the Enantioselective Pd-Catalyzed Allylic Alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Wencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Crévisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mauduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (7), pp.1530-1533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om100061q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Component Reaction Using the Bestmann-Ohira Reagent: A Regioselective Synthesis of Phosphonyl Pyrazole Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (18), pp.3196-3199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200906781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200906781⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of Diethyl[(4chlorophenyl)dibenzylamino)methyl]propanedioate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meskini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meskini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Akkurt</w:t>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (4), pp.391--395. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-010-9742-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10870-010-9742-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking and light-induced spin-state trapping in a mononuclear Fe&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex with the two-step thermal conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Trzop</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (21), 214106 (11 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.214106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological dependence of the magnetic exchange coupling in arylethynyl-bridged organometallic diradicals containing [(eta(2)-dppe)(eta(5)-C(5)Me(5))Fe(III)](+) fragments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (22), pp.10608-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic9011026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00713255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective [3 +2] Huisgen Cycloaddition. Synthesis of Trans-Disubstituted Triazolodiazepines from aza-Baylis-Hillman Adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-free Bronsted Acids Catalyzed Formal [3+3] Annulation Straightforward Synthesis of Dihydro-2H-Chromenones, Pyranones and Tetrahydroquinolinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Declerck</w:t>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Battany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 74, pp.2004-2007. </w:t>
+              <w:t xml:space="preserve">, 2009, 74, pp 8963-8973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo802533d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo901238y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365184v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective [3 +2] Huisgen Cycloaddition. Synthesis of Trans-Disubstituted Triazolodiazepines from aza-Baylis-Hillman Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Servol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768109021508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.2004-2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo802533d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665933v1</w:t>
+                <w:t xml:space="preserve">hal-00365184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated sulfahydantoin as Boc-glycine enolate equivalent: highly diastereoselective alpha-hydroxyalkylation and application to the synthesis of aldopentonate analogues</w:t>
               </w:r>
@@ -22239,51 +22227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50, pp.1100-1104. </w:t>
@@ -22327,3498 +22315,3510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free Bronsted Acids Catalyzed Formal [3+3] Annulation Straightforward Synthesis of Dihydro-2H-Chromenones, Pyranones and Tetrahydroquinolinones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo901238y⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (Pt 4), pp.474-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768109021508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448295v1</w:t>
+                <w:t xml:space="preserve">hal-00665933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding and Electron Delocalization in Ruthenium(III) σ-Arylacetylide Radicals [trans-Cl(η2-dppe)2RuC≡C(4-C6H4X)]+ (X = NO2, C(O)H, C(O)Me, F, H, OMe, NMe2): Misleading Aspects of the ESR Anisotropy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of an intermediate phase in bis-thiourea pyridinium chloride inclusion compound.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Pajzderska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wąsicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Czarnecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om801138q⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (4), pp.044503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3065983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442450v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed Nucleophilic Allylic Substitution Reactions from β- Silylated Allylic Carbonates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId719" w:history="1">
+                <w:t xml:space="preserve">Reactivity of complex {Ru(C5Me5)[2?P,O-Ph2PCH2C(tBu)=O](CO)}[PF6] towards terminal alkynes and unexpected rearrangement of a Fischer-type carbene ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om900437m⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4308-4313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200900574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447281v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of an intermediate phase in bis-thiourea pyridinium chloride inclusion compound.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bonding and Electron Delocalization in Ruthenium(III) σ-Arylacetylide Radicals [trans-Cl(η2-dppe)2RuC≡C(4-C6H4X)]+ (X = NO2, C(O)H, C(O)Me, F, H, OMe, NMe2): Misleading Aspects of the ESR Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Tchouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Justaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P. Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3065983⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.2253-2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om801138q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666908v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of complex {Ru(C5Me5)[2?P,O-Ph2PCH2C(tBu)=O](CO)}[PF6] towards terminal alkynes and unexpected rearrangement of a Fischer-type carbene ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId719" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-Catalyzed Nucleophilic Allylic Substitution Reactions from β- Silylated Allylic Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.4308-4313. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.5173-5182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200900574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om900437m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00447395v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-Structure Determination of Powdered Paramagnetic Lanthanide Complexes by Proton NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Kervern</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (17), pp.3082-3086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200805302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;reverse interrupter&amp;quot;: the novel molecular design of a fluorescent photochromic DTE-based bipyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Ishow</w:t>
+                <w:t xml:space="preserve">Fatima Ibersiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ibersiene</w:t>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Gareth Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (6), pp.1320-1323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b823113c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of Antitubercular Complex: cis-(chloro)-[N,N'-bis-(diethyl-2,2'-bipyridine-3, 3'-dicarboxylate)]ruthenium(II) Monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39, pp.423-427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-008-9495-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10870-008-9495-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Catalytic Activity of New N Heterocyclic Bis(carbene)-Ruthenium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Özdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Özdemir</w:t>
+                <w:t xml:space="preserve">S. Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Demir</w:t>
+                <w:t xml:space="preserve">N. Gürbüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Çetinkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1942-1949. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200801189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200801189⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerted spin crossover and symmetry breaking yield three thermally and one light-induced crystallographic phases of a molecular material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naohide Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 121 (49), pp.9468-9471. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200904190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.200904190⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel chiral molecular tweezer from (+)-usnic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Uriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (3), pp.745-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol802842m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00713269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Absorption-Related Properties of Functionalized BODIPY Dyes in the Infrared Range up to Telecommunication Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Kamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Kamada</w:t>
+                <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (10-11), pp.1151-1154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.200801778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ru(py)4Cl(NO)](PF6)2.0.5H2O: a model system for structural determination and ab initio calculations of photo-induced linkage NO isomers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (Pt 5), pp.612-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108768109027207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Chiral Hydroxyalkyl- and Hydroxyarylazolinium Salts as New Chelating Diaminocarbene Ligand Precursors Devoted to Asymmetric Copper-Catalyzed Conjugate Addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rix</w:t>
+                <w:t xml:space="preserve">Stephane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cfristophe Crévisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mauduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13, pp.1989-1999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.200801243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent interactions and disorder in the spin-transition compound [FeII(L)2][ClO4]2·C7H8 through structural, calorimetric, cagnetic, photomagnetic, and diffuse reflectance investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibha Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibha Mishra</w:t>
+                <w:t xml:space="preserve">Rabindranath Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabindranath Mukherjee</w:t>
+                <w:t xml:space="preserve">Jorge Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Linares</w:t>
+                <w:t xml:space="preserve">Cherif Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (17), pp.7577-7587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic8002977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic8002977⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New [4.4]Cyclophanes: Molecular Parallelograms, Triangles, Rhombuses, Pentagons, and Supramolecular Constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niculina Bogdan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elena Bogdan</w:t>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo8006489⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02385161v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">New [4.4]Cyclophanes: Molecular Parallelograms, Triangles, Rhombuses, Pentagons, and Supramolecular Constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niculina Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (15), pp.5831-5838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo8006489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350954v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Crystallography through Supramolecular Interactions between a Lanthanide Complex and Arginine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (18), pp.3388 - 3391. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200704683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200704683⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structures, optical properties, and TD-DFT studies of donor-p-conjugated dipicolinic acid/ester/amide ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Feuvrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Feuvrie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Barsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (2), pp.399-411. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.10.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.10.064⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereocontrolled alpha-alkylation of oxime ether derived from terpene: efficient synthesis of new chiral gamma - and delta-amino alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jennequin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Jean Claude Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1669-1672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2008-1078492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Near-Infrared Anionic Polymethine Dyes: Structure, Photophysical, and Redox Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Di Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aronica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (19), pp.4159-4162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol801416n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanidinium as powerful cation for the design of lanthanate tris-dipicolinate crystalline materials: Synthesis, structure and photophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (11), pp.1682-1688. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.07.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dynamical aspects of the phase transition in the new thiourea thiazolium bromide inclusion compound.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Pajzderska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Pajzderska</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Wąsicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Małuszyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Czarnecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129 (10), pp.104501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2972141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transannular rearrangement of activated 2,5-diketopiperazines: a key route to original scaffolds,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+                <w:t xml:space="preserve">Temperature induced rotation in a [4.4]cyclophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niculina Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (35), pp.5204-5207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B810352F⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359095v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature induced rotation in a [4.4]cyclophane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Condamine</w:t>
+                <w:t xml:space="preserve">Transannular rearrangement of activated 2,5-diketopiperazines: a key route to original scaffolds,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.3989-3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B810352F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.06.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385154v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron−Molybdenum Charge-Transfer Hybrids Containing Organometallic and Inorganic Fragments Bridged by Aryldiazenido Ligands in a μ-η6:η1 Coordination Mode: Syntheses, Characterization, X-ray Structures, Electrochemistry, and Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Manzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Manzur</w:t>
+                <w:t xml:space="preserve">Lorena Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Fuentealba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25827,6705 +25827,6705 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (4), pp.1123-1134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic0613098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic0613098⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Properties of TRANSDIP, a Rigid Chelator Built upon a Cyclodextrin Cavity: Is TRANSDIP an Authentictrans-Spanning Ligand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poorters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (34), pp.9448-9461. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200700831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200700831⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New [4.4]Cyclophane Diketals, Monoketones, and Diketones: Design, Synthesis, and Structural Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niculina Bogdan</w:t>
+                <w:t xml:space="preserve">A Three-Component Condensation Protocol Based on Ionic Liquid Phase Bound Acetoacetate for the Synthesis of Biginelli 3,4-Dihydropyrimidine-2(1H)-ones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Grosu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Condamine</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Vanden Eynde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bazureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.13-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02385172v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and structural studies of crowned-porphyrins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spin Delocalization in Electron-Rich Iron(III) Piano-Stool -Acetylides. An Experimental (NMR) and Theoretical (DFT) Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.874 -896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om060989j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357115v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Component Condensation Protocol Based on Ionic Liquid Phase Bound Acetoacetate for the Synthesis of Biginelli 3,4-Dihydropyrimidine-2(1H)-ones.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination and structural studies of crowned-porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios G. Coutsolelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Legeay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bazureau</w:t>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.13-28</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3684-3689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410697v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Delocalization in Electron-Rich Iron(III) Piano-Stool -Acetylides. An Experimental (NMR) and Theoretical (DFT) Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
+                <w:t xml:space="preserve">New [4.4]Cyclophane Diketals, Monoketones, and Diketones: Design, Synthesis, and Structural Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niculina Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (28), pp.4674-4687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200700343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om060989j⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135001v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near IR Nonlinear Absorbing Chromophores with Optical Limiting Properties at Telecommunication Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Loiseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (22), pp.5325-5335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm071557h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Microscopy and Spectroscopy of Lanthanide Bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Vicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (14), pp.2125-2132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boronated Enynes as Versatile Sources of Stereodefined and Skeletally Diverse Molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hercouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hercouet</w:t>
+                <w:t xml:space="preserve">Fabienne Berrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Berrée</w:t>
+                <w:t xml:space="preserve">Chia Hui Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Carboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (9), pp.1717-1720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkynyl Ruthenium Colorimetric Sensors: Optimizing the Selectivity toward Fluoride Anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Fillaut</w:t>
+                <w:t xml:space="preserve">Julien Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Perruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (15), pp.5922-5932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic062389i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic062389i⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of two reactive diacetylenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+                <w:t xml:space="preserve">Michel Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 333 (2-3), pp.236-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.02.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic studies towards 4,10-diaza-1,7-dioxaspiro[5.5]-undecanes: access to 3-aza-6,8 dioxabicyclo[3.2.1]octan-2-one and 2H-1,4-oxazin-3(4H)-one frameworks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Goubert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Sinibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63, pp.8255-8266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2007.05.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.158-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S002188980605028X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S002188980605028X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Structural Analysis of New Macrocycles Containing Dispiro-1,3-dioxane Units</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected isolation and structural characterization of a redox-active Fe(II) piano-stool complex with an η1-dppe ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Ibn Ghazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 692, pp.917-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.10.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10610270600987903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected isolation and structural characterization of a redox-active Fe(II) piano-stool complex with an η1-dppe ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis and Structural Analysis of New Macrocycles Containing Dispiro-1,3-dioxane Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Ibn Ghazala</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Carmen Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 692, pp.917-920. </w:t>
+              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (6), pp.383-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10610270600987903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468977v1</w:t>
+                <w:t xml:space="preserve">hal-00513493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-alkylation versus C-alkylation under mitsunobu conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Selective Ruthenium-Catalyzed Transformations of Enynes with Diazoalkanes into Alkenylbicyclo[3.1.0]hexanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Gurgui</w:t>
+                <w:t xml:space="preserve">Chloe Vovard-Le Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycia Uttaro</w:t>
+                <w:t xml:space="preserve">Dante Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fruchier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Derien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63, pp.9345-9353. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (18), pp.6037 -6049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0700146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId969" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356317v1</w:t>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Ruthenium-Catalyzed Transformations of Enynes with Diazoalkanes into Alkenylbicyclo[3.1.0]hexanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O-alkylation versus C-alkylation under mitsunobu conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monnier</w:t>
+                <w:t xml:space="preserve">Catalina Gurgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Vovard-Le Bray</w:t>
+                <w:t xml:space="preserve">Lycia Uttaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Castillo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Fruchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.9345-9353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0700146⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164017v1</w:t>
+                <w:t xml:space="preserve">hal-00356317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and mechanism of the photoinduced spin transition in [Fe(PM-BiA)2(NCS)2].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouhei Ichiyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId983" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (6), p. 060408 (4 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.060408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strained diphosphines built upon a calix[4]arene skeleton. Synthesis of a highly active norbornene polymerization catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (11), pp.865-870. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200600055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.200600055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the photoinduced spin transition in the [Fe(PM-BIA)2(NCS)2] compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouhei Ichiyanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112, pp.81-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.112.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoisomerizable Bipyridine Ligands and Macroligands: Absorption, Photoisomerization Properties and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viau</w:t>
+                <w:t xml:space="preserve">Itamar Malkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (3), pp.644 - 657. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200500473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200500473⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Phase Synthesis of Polyhydroquinoline using Task-Specific Ionic Liquid Technology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vanden Eynde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.829-833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Rotors: Design, Synthesis, Structural Analysis, and Silver Complex of New [7.7]Cyclophanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Grosu</w:t>
+                <w:t xml:space="preserve">Bonding and Substituent Effects in Electron-Rich Mononuclear Ruthenium σ-Arylacetylides of the Formula [(η2-dppe)(η5-C5Me5)Ru(CC)-1,4-(C6H4)X][PF6]n (n = 0, 1; X = NO2, CN, F, H, OMe, NH2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Benoit</w:t>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Ramondenc</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (12), pp.2619-2622. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.649-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol0610845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om050799t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385186v1</w:t>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding and Substituent Effects in Electron-Rich Mononuclear Ruthenium σ-Arylacetylides of the Formula [(η2-dppe)(η5-C5Me5)Ru(CC)-1,4-(C6H4)X][PF6]n (n = 0, 1; X = NO2, CN, F, H, OMe, NH2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin G. Ellis</w:t>
+                <w:t xml:space="preserve">Molecular Rotors: Design, Synthesis, Structural Analysis, and Silver Complex of New [7.7]Cyclophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niculina Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+                <w:t xml:space="preserve">Guillaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.649-665. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (12), pp.2619-2622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050799t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol0610845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00862733v1</w:t>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structural studies, theoretical calculations, and linear and nonlinear optical properties of terpyridyl lanthanide complexes: new evidence for the contribution of f electrons to the NLO activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hémeryck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tancrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Gareth Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (37), pp.12243-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja063586j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one-step synthesis of a carbasugar via a Wittig-Horner/Mitsonobu/Michaël triple-tandem mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Buissière</w:t>
+                <w:t xml:space="preserve">Caroline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1016" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36, pp.2299-2305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and stereochemistry of some new 1,3,5-tris(1,3-dioxan-2-yl)-benzene derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Cîrcu</w:t>
+                <w:t xml:space="preserve">A One-Step Synthesis of a Carbasugar Via a Wittig-Horner/Mitsunobu/Michael Triple-Tandem Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11532-006-0040-2⟩</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (9), pp.654-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157017806778700024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385181v1</w:t>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Step Synthesis of a Carbasugar Via a Wittig-Horner/Mitsunobu/Michael Triple-Tandem Mechanism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, Structure, and Photophysical Properties of Luminescent Platinum(II) Complexes Containing Cyclometalated 4-Styryl-Functionalized 2-Phenylpyridine Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biaolin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Gareth Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157017806778700024⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (21), pp.8584-8596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic0607282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942548v1</w:t>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, and Photophysical Properties of Luminescent Platinum(II) Complexes Containing Cyclometalated 4-Styryl-Functionalized 2-Phenylpyridine Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and stereochemistry of some new 1,3,5-tris(1,3-dioxan-2-yl)-benzene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaolin Yin</w:t>
+                <w:t xml:space="preserve">Monica Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Niemeyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+                <w:t xml:space="preserve">Anamaria Terec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic0607282⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (4), pp.808-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11532-006-0040-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363550v1</w:t>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. Electronic Structures of Arylalkynyl Iron(III) Radical Cations †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (22), pp.5464-5478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om0505108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om0505108⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron versus Ruthenium: Dramatic Changes in Electronic Structure Result from Replacement of One Fe by Ru in [{Cp*(dppe)Fe}-CC-CC-{Fe(dppe)Cp*}] n + ( n = 0, 1, 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bruce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Thomas Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Davin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (16), pp.3864-3881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om050293a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050293a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem Catalytic Carbene Addition/Bicyclization of Enynes. One-Step Synthesis of Fluorinated Bicyclic Amino Esters by Ruthenium Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Monnier</w:t>
+                <w:t xml:space="preserve">Grigorii T. Shchetnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigorii T. Shchetnikov</w:t>
+                <w:t xml:space="preserve">Igor D. Titanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1044" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguej N. Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (17), pp.3741 -3743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol051393f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transfer and Electron Exchange between [Cp*(dppe)Fe] n + ( n = 0, 1) Building Blocks Mediated by the 9,10-Bis(ethynyl)anthracene Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (19), pp.4558-4572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om050403d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050403d⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Complexes for Second Order Nonlinear Optics: Evidence for the Direct Contribution of f Electrons to the Quadratic Hyperpolarizability 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tancrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Feuvrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1052" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (39), pp.13474 - 13475. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja054065j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja054065j⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allylstannation of N-acyliminium intermediates: a possible method for the stereocontrolled synthesis of polyhydroxypiperidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (4), pp.761-764. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.11.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bidentate NHC-Alkenyl Ruthenium(II) Complex via Vinyl C-H Bond Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (9), pp.2126-2128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om060087i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om060087i⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chiral cis- and trans-2-Stannyloxazolidines by Their NMR Spectra and Solid-State Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+                <w:t xml:space="preserve">Véronique Léat-Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Léat-Crest</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1066" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004 (20), pp.4268-4279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200400203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200400203⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-chlorosulfonyloxazolidin-2-ones : synthesis, structure and reactivity toward aminoesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Berredjem</w:t>
+                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Ouafae Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1073" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34, pp.1653-1662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. † Theoretical and Phenomenological Investigation of Electronic Substituent Effects in Iron(II) Acetylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (9), pp.2053-2068. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om030630k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om030630k⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -Boc-2-stannyloxazolidines Derived from ( R )-Phenylgly- cinol: Preparation, Transmetalation, and Use as Precursors of Enantioenriched (α-Aminoalkyl)triorganostannanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (5), pp.943-945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om034267t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3,7-Dioxa-1-azabicyclo[3.3.0]octanes Substituted at the C-5 Position− From Local to Global Stereochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Darabantu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Condamine</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200300584⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.020101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1085" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02385217v1</w:t>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and stereochemistry of some new 1,3-dioxane derivatives obtained from 2-acetyl and 2,6-diacetylpyridine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Plé</w:t>
+                <w:t xml:space="preserve">3,7-Dioxa-1-azabicyclo[3.3.0]octanes Substituted at the C-5 Position− From Local to Global Stereochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Maiereanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hc.2004.10.2-3.139⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (12), pp.2644-2661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200300584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1086" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385329v1</w:t>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Synthesis and stereochemistry of some new 1,3-dioxane derivatives obtained from 2-acetyl and 2,6-diacetylpyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Tötös</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Maria Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.020101⟩</w:t>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (2-3), pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hc.2004.10.2-3.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429158v1</w:t>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural analysis of new macrocycles exhibiting 3,9-dimethyl-3,9-diaryl-2,4,8,10-tetraoxaspiro[5.5]undecane units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 60 (22), pp.4789-4799. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2004.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2004.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding and Electronic Structure in Consanguineous and Conjugal Iron and Rhenium sp Carbon Chain Complexes [MC 4 M‘] n + : Computational Analyses of the Effect of the Metal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
+                <w:t xml:space="preserve">Chemistry of the 1,3,5,7-octatetraynediyl carbon rod end-capped by two electron-rich (η5-C5Me5)(η2-dppe)Fe groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja034619n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 683 (2), pp.368-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(03)00709-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052940v1</w:t>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of the 1,3,5,7-octatetraynediyl carbon rod end-capped by two electron-rich (η5-C5Me5)(η2-dppe)Fe groups</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
+                <w:t xml:space="preserve">Bonding and Electronic Structure in Consanguineous and Conjugal Iron and Rhenium sp Carbon Chain Complexes [MC 4 M‘] n + : Computational Analyses of the Effect of the Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (31), pp.9511-9522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja034619n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(03)00709-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052938v1</w:t>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterisation of the first mononuclear bismuth porphyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Michaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.2670-2671. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b309615g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b309615g⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structure of New Macrocycles Including Spiro-1,3-Dioxane Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (16), pp.3153-3161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200200615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200200615⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of Diazoalkanes to Enynes Promoted by a Ruthenium Catalyst: Simple Synthesis of Alkenyl Bicyclo[3.1.0]hexane Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dérien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (44), pp.5474 - 5477. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200352477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200352477⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical and non-classical iron hydrides: synthesis, NMR characterisation, theoretical investigation and X-ray crystal structure of the iron(IV) dihydride 〚Cp*Fe(dppe)(H)2〛+BF4–</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32534,402 +32534,402 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (2), pp.89-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1124" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01327-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isopropyl 6,7-dideoxy-1,2:3,4-di- O -isopropylidene-7-{[( S )-1-phenylethyl]amino}- L - glycero -α- D - galacto -octopyranuronate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coutrot</w:t>
+                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 57 (6), pp.o519-o520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600536801006481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-(tert-butoxycarbonyl)-N-[4-(dimethylazaniumylidene)-1,4-dihydropyridin-1-ylsulfonyl]azanide: A new sulfamoylating Agent. Structure and Reactivity towards Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Winum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3, pp.2241-2243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1132" w:history="1">
+            <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol0161312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical, Thermodynamic, Spectroscopic, and Structural Studies of the Consequences of One-Electron Oxidation on the Fe−X Bonds in 17- and 18-Electron Cp*Fe(dppe)X Complexes (X = F, Cl, Br, I, H, CH 3 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Tilset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Fjeldahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32951,895 +32951,1011 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (41), pp.9984-10000. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0106927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0106927⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1138" w:history="1">
+            <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organometallic Mixed-Valence Systems. Two-Center and Three-Center Compounds with m eta Connections around a Central Phenylene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Weyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (21), pp.4228-4239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om000341l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om000341l⟩</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enantiomeric synthesis of nucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 55 (26), pp.8075-8082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(99)00424-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03052920v1</w:t>
+                <w:t xml:space="preserve">hal-05588826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reciprocal space odyssey of spin-crossover compounds: complex ordering phenomena around stepped or photoinduced transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR Magnétisme et Commutation Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetries in spin-crossover materials: spin-state ordering vs structural ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School and Symposium on Multifunctional Molecule-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Argonne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Distribution in Electron-rich Iron (III) Acetylides: ESR, NMR and DFT Study of Mononuclear Model Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1153" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Japan-France Symposium on Molecular Materials:Electronics, Photonics and Spintronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1154"/>
+      <w:footerReference w:type="default" r:id="rId1158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -33907,51 +34023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7D041F7"/>
+    <w:nsid w:val="5DC80CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34138,51 +34254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-toupet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241327229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7043-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ripoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03346h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Parveen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Arjmand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianfan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musheer Ahmad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1743365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parveen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01527j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arjmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt90149k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lapinte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094995v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Isla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Kun Ou-Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00389" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jompol Thongpaen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E Schmid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03144d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Natarajan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chavagnan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Semeril" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brenner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. M&#252;ller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Curbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00836" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601278" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surbhi Sharma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00563F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Teci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hueber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604398" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shaw-Taberlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stueger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700094" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bauder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sechet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -A. Phan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bentouhami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06434a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01539192v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hellou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zinna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704263" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombel-Rouen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00205" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150910233704" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kalo&#287;lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail &#214;zdemir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501238" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-916R1RCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01339910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahier-Diallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04257K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lina Ionescu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Sippelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Leu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02914k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brenner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2015-0251" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Roue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00209" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malvolti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grelaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600598" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01244668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mendola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mumtaz Ahmad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra14503e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Harrowfield" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501089" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V8S07T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal M. Saleh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00453e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan &#350;ahin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC0WW2P8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Sorochinsky" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE02434F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225632v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT01888A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500840" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FFD8Q5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500633" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8DXPHWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S T Morin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405765" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X20KB944-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Aranda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aguirre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Moya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gareth Williams" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.06.027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00980D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231160v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00769" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiyaz Yousuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartaj Tabassum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rais Ahmad Khan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00770D" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090117v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405176" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255789v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dru&#380;bicki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mielcarek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiwilsza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00251" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sirajuddin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Ben Hadda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-015-0992-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168327v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Pervez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqbool Ahmad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi B. Hadda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazzam Naseer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.06.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Sahin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemal Kaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/kim-1503-82" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216289v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Modicom" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.169" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Murnaghan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400286" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-22LSW105-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourtaouen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt01102c" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dogaru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ababei" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Maxim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.03.025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Pagnoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403194" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE57EABAC6FEBC87363982131D766A1C7CFC1114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201401004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE94F18A7D7C16D92860B4E020D87DD5A1AA6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ordronneau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias S. Vidal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moya" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42119h" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd. Afzal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.05.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472887v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jouffroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armspach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Oberhauser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311291" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068360v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faliverne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthod" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00142g" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123903v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Allard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403934" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D373FC4H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472884v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;meril" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.249" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47825D" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018042v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Moulin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellerin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.024" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063270v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirandeep K. Deol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53442a" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063258v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2014-0059" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063267v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louati" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303556" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3R2JDNK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063265v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monnereau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301473" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9K7QJBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806979v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlo Araya" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gajardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2012.09.028" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815849v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nelson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400013z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839970v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.11.040" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MWRVL2Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839961v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ozdemir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200716" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TR9FVRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854496v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300087" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4HV6MZH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866844v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Roch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo400827b" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069939v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Legeay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308873" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2W097SM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872912v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dinh Vu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300812" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DVH7ZFM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854620v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300347" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRQ5WZQH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839979v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40234g" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876676v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Helloco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401416h" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876605v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Egloff" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.08.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939244v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-013-9754-0" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HX63QR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854471v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisca Medrut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Turdean" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gropeanu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.068" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WPFLF54-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946540v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303377" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-472GLM88-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795611v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201059" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVZBS254-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874153v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Green" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400515g" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805880v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Grognec" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol303213r" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825751v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Tanaka" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200878" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFVGKF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815736v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np3007364" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933317v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302479" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326128v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53671h" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855306v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc31302b" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768148v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas. Palatinus" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.257206" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831077v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Killig" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2011.06.013" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRBCS0ZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855290v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Harrowfield" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06404e" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855371v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Merhi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P. Cifuentes" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Humphrey" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40589J" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848193v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304424t" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855417v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laurent" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Magrez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Caijo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201589" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQJMDXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855323v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afzal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.01.005" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVK0SD3K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855314v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30751k" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856655v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pajzderska" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W&#261;sicki" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2012.301" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855349v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201403" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRZ128R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855345v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssan Meskini" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daoudi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Kerbal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bennani" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Sheikh" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2010.12.005" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068765v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.05.009" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJZSH68V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860501v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ladjarafi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003427" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BQSK097-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875414v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rudolph" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101866" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875406v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ouerfelli" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gatri" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Efrit Lotfi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerja Dua" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Perruchon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.047" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP0F6HRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068817v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid H. Chohan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazoor A. Shad" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akkurt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9856-x" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTSR537-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697378v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM14163E" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472929v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005169" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616408v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.2011100167" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068816v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez-Lucena" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002541" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QZ6P8FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602467v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farran" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100030" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFTD8LR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068812v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poorters" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2010.11.014" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKHD8S6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068825v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2011.0201" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068824v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2011.0044" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875447v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrillo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ01018A" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294441v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100302" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-085KB11Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875463v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja200129y" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875458v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20687" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZTH8NCG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068821v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Welsch" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258320" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068840v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-0044-4" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7952Z8QV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842688v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10231a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631754v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pozgan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10316d" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072096v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meskini" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerbal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akkurt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9743-5" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNNC44CL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492595v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532010000600025" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910889v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kojima" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohide Matsumoto" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001264" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDG5K20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917214v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Araya" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00515C" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073301v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Aleo" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Allali" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.008" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-921RQR94-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073293v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9100886" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869740v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Y. Man" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1012445" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492572v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundararaju" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demerseman" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. M. Sharma" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200907034" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3VD25TV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506245v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Sinibaldi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.06.003" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7S46WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073295v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Awada" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeunesse" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2010.0076" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073275v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Khasanov" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Shibaeva" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155123" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073299v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Heck" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matt" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wagner" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901105" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F5LLZV8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576783v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000546" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF5Q45LR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410833v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;visy" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100061q" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496187v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100173x" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844479v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levoin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000729" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS0FTJJ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759118v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616443v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Martin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906781" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WC1XJJNN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073305v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9742-6" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21WPBGTQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713255v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9011026" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365184v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo802533d" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360907v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bouchouk" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Colacino" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Aouf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.12.070" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2L7MSQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448295v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battany" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901238y" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442450v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Tchouar" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801138q" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447281v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Zhang" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xi" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900437m" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666908v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3065983" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447395v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900574" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKNC73R9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412433v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805302" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442461v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibersiene" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823113c" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411105v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sam" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9495-7" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLMTTCZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411090v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200801189" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ30W5JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665492v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Come" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200904190" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8QTTL13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713269v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol802842m" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320606v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801778" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405309v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rix" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cfristophe Cr&#233;visy" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200801243" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320978v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibha Mishra" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindranath Mukherjee" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Linares" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Balde" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8002977" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV40R6ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385161v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Bogdan" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ramondenc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8006489" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B5GQL6GX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889646v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200704683" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14DE472B2030DCBB0AEC3501971E58A60682CB50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369104v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feuvrie" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barsu" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.10.064" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25LX9XBM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403225v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jennequin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caille" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauduit" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078492" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369219v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Piazza" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801416n" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369599v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.007" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSG1LGK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725125v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#322;uszy&#324;ska" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972141" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359095v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810352F" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1D13DTWQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385154v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.06.045" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV61KTMC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862218v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manzur" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mill&#225;n" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentealba" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0613098" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4C9ZFXK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034962v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700831" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWZ21JRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385172v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grosu" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700343" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCE01DA6FFE2E27F769033477A53057D928C1FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357115v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachkar" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios G. Coutsolelos" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410697v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Legeay" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vanden Eynde" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bazureau" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135001v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060989j" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DWKN3MDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320790v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Loiseaux" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071557h" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356786v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hercouet" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berr&#233;e" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Hui Lin" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369680v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andries" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062389i" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XRPNXFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287884v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.02.007" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXDSCJSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186417v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubert" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Sinibaldi" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.05.109" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513493v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Florian" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270600987903" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01468977v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Ibn Ghazala" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.047" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24S31N57-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356317v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gurgui" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lycia Uttaro" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.002" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73RXRM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164017v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vovard-Le Bray" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Castillo" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derien" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0700146" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2M4JD32T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020192v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Ichiyanagi" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.060408" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369291v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200600055" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKFXN46R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085097v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.112.81" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118320v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Malkowsky" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulin" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500473" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRF96V68-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410587v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Goujon" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385186v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0610845" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862733v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Ellis" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050799t" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N5S1GDXM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862682v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tancrez" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja063586j" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128141v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buissi&#232;re" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clavel" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montero" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385181v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florian" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C&#238;rcu" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Terec" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-006-0040-2" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942548v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussiere" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806778700024" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363550v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biaolin Yin" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Niemeyer" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Jiang" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0607282" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052950v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Th&#233;pot" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0505108" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQVTH8WT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052947v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruce" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ellis" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050293a" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SR74VHB0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164022v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eckert" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorii T. Shchetnikov" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor D. Titanyuk" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguej N. Osipov" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol051393f" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052953v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050403d" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2WT5NJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906910v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054065j" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F7403P25-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008296v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.11.027" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8FQ9CBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008407v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;at-Crest" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan&#160;le Grognec" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400203" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38J3B712-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128126v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Berredjem" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Masmoudi" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Aouf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052945v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030630k" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V40PNK5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419192v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;at" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om034267t" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385217v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maiereanu" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300584" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ7103XG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385329v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania T&#246;t&#246;s" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Florian" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pl&#233;" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc.2004.10.2-3.139" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0WJ5SGFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935976v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.04.002" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVFCL79S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052940v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Jiao" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gladysz" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillemot" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034619n" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LRMBKWL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052938v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coat" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(03)00709-5" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPWKB3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469410v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Michaudet" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachkar" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309615g" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95315499B89D74F1E20311EBD0043F3082D6FDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936206v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200200615" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-349M5JNP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164248v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;rien" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200352477" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DG329WK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052933v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01327-9" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247573v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536801006481" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586383v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0161312" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052923v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tilset" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fjeldahl" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0106927" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RHP1ZLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052920v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Weyland" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000341l" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7K63CTRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930160v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;fuel" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703635v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudaut" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457720v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thepot" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-toupet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241327229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7043-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ripoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03346h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Parveen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Arjmand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianfan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musheer Ahmad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1743365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parveen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01527j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arjmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt90149k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lapinte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094995v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Isla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Kun Ou-Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00389" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jompol Thongpaen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E Schmid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03144d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallusamy Natarajan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chavagnan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Semeril" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brenner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. M&#252;ller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Curbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00836" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601278" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surbhi Sharma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00563F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604398" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shaw-Taberlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stueger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Hamon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Teci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hueber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bauder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sechet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -A. Phan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bentouhami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06434a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01539192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hellou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zinna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704263" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01339910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahier-Diallo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04257K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombel-Rouen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150910233704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269737v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kalo&#287;lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail &#214;zdemir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501238" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-916R1RCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Roue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00209" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lina Ionescu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Sippelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Leu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Hu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02914k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brenner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2015-0251" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malvolti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grelaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600598" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01244668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mendola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mumtaz Ahmad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra14503e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Harrowfield" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501089" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V8S07T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal M. Saleh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00453e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan &#350;ahin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC0WW2P8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Sorochinsky" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE02434F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Aranda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aguirre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Moya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gareth Williams" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.06.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168332v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00980D" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S T Morin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405765" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X20KB944-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500633" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8DXPHWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225632v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT01888A" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500840" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FFD8Q5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231160v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00769" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiyaz Yousuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartaj Tabassum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rais Ahmad Khan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00770D" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090117v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405176" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255789v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dru&#380;bicki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mielcarek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiwilsza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00251" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sirajuddin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Ben Hadda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-015-0992-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168327v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Pervez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqbool Ahmad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi B. Hadda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazzam Naseer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.06.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Sahin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemal Kaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/kim-1503-82" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Modicom" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.169" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Murnaghan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400286" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-22LSW105-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt01102c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dogaru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ababei" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Maxim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.03.025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123909v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Pagnoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403194" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE57EABAC6FEBC87363982131D766A1C7CFC1114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063257v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201401004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE94F18A7D7C16D92860B4E020D87DD5A1AA6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063272v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ordronneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias S. Vidal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moya" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42119h" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068360v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faliverne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthod" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00142g" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd. Afzal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.05.015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jouffroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armspach" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Oberhauser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311291" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Allard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403934" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D373FC4H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472884v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;meril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.249" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058225v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47825D" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Moulin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellerin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirandeep K. Deol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53442a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063265v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monnereau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301473" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9K7QJBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063267v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louati" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303556" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3R2JDNK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063258v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2014-0059" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806979v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlo Araya" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gajardo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2012.09.028" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815849v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nelson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400013z" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839970v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.11.040" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MWRVL2Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839961v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ozdemir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200716" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TR9FVRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854496v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300087" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4HV6MZH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866844v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Roch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo400827b" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872912v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dinh Vu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300812" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DVH7ZFM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069939v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Legeay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308873" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2W097SM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854620v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300347" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRQ5WZQH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839979v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40234g" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876676v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Helloco" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401416h" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Egloff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.08.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939244v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-013-9754-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HX63QR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854471v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisca Medrut" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Turdean" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gropeanu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.068" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WPFLF54-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946540v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303377" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-472GLM88-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815736v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np3007364" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795611v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201059" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVZBS254-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874153v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Green" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400515g" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825751v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Tanaka" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200878" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFVGKF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933317v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302479" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805880v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Grognec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol303213r" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326128v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53671h" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855306v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc31302b" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768148v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas. Palatinus" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.257206" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831077v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Killig" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2011.06.013" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRBCS0ZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855290v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Harrowfield" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06404e" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855371v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Merhi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P. Cifuentes" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Humphrey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40589J" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848193v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304424t" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855417v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laurent" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Magrez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Caijo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201589" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQJMDXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855323v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afzal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.01.005" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVK0SD3K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855314v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30751k" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856655v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pajzderska" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W&#261;sicki" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2012.301" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855349v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201403" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRZ128R4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855345v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssan Meskini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daoudi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Kerbal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bennani" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Sheikh" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2010.12.005" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068765v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.05.009" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJZSH68V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860501v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ladjarafi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003427" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BQSK097-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875414v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rudolph" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101866" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875406v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ouerfelli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gatri" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Efrit Lotfi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerja Dua" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Perruchon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.047" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP0F6HRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068817v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid H. Chohan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazoor A. Shad" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akkurt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9856-x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTSR537-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697378v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM14163E" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616408v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.2011100167" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068816v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez-Lucena" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002541" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QZ6P8FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472929v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005169" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602467v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farran" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100030" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFTD8LR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068812v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poorters" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2010.11.014" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKHD8S6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068825v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2011.0201" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068824v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2011.0044" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875447v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrillo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ01018A" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294441v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100302" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-085KB11Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875463v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja200129y" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875458v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20687" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZTH8NCG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068821v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Welsch" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258320" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631754v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pozgan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10316d" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842688v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10231a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068840v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-0044-4" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7952Z8QV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072096v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meskini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerbal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akkurt" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9743-5" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNNC44CL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492595v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532010000600025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910889v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kojima" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohide Matsumoto" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001264" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDG5K20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869740v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Y. Man" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1012445" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492572v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundararaju" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demerseman" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. M. Sharma" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200907034" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3VD25TV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506245v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Sinibaldi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.06.003" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7S46WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917214v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Araya" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00515C" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073293v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9100886" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073301v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Aleo" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Allali" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.008" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-921RQR94-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073295v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Awada" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeunesse" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2010.0076" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073275v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Khasanov" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Shibaeva" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155123" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073299v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Heck" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matt" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wagner" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901105" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F5LLZV8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410833v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;visy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100061q" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576783v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000546" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF5Q45LR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496187v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100173x" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844479v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levoin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000729" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS0FTJJ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759118v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616443v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Martin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906781" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WC1XJJNN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073305v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-010-9742-6" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21WPBGTQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713255v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9011026" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448295v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battany" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901238y" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365184v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo802533d" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360907v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bouchouk" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Colacino" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Aouf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.12.070" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2L7MSQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666908v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3065983" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447395v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900574" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKNC73R9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442450v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Tchouar" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801138q" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447281v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Zhang" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xi" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900437m" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412433v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805302" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442461v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibersiene" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823113c" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411105v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sam" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9495-7" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLMTTCZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411090v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200801189" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ30W5JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665492v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Come" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200904190" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8QTTL13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713269v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol802842m" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320606v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801778" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405309v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rix" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cfristophe Cr&#233;visy" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200801243" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320978v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibha Mishra" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindranath Mukherjee" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Linares" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Balde" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8002977" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV40R6ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385161v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Bogdan" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ramondenc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8006489" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B5GQL6GX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889646v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200704683" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14DE472B2030DCBB0AEC3501971E58A60682CB50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369104v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feuvrie" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barsu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.10.064" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25LX9XBM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403225v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jennequin" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caille" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauduit" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078492" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369219v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Piazza" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801416n" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369599v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.007" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSG1LGK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725125v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#322;uszy&#324;ska" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972141" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385154v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.06.045" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV61KTMC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359095v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810352F" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1D13DTWQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862218v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manzur" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mill&#225;n" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentealba" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0613098" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4C9ZFXK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034962v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700831" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWZ21JRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410697v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Legeay" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vanden Eynde" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bazureau" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135001v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060989j" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DWKN3MDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357115v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachkar" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios G. Coutsolelos" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385172v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grosu" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700343" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCE01DA6FFE2E27F769033477A53057D928C1FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320790v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Loiseaux" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071557h" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356786v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hercouet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berr&#233;e" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Hui Lin" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369680v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andries" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062389i" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XRPNXFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287884v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.02.007" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXDSCJSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186417v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubert" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Sinibaldi" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.05.109" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01468977v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Ibn Ghazala" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.047" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24S31N57-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513493v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Florian" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270600987903" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164017v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vovard-Le Bray" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Castillo" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derien" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0700146" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2M4JD32T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356317v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gurgui" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lycia Uttaro" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.002" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73RXRM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020192v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Ichiyanagi" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.060408" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369291v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200600055" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKFXN46R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085097v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.112.81" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118320v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Malkowsky" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulin" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500473" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRF96V68-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410587v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Goujon" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862733v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Ellis" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050799t" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N5S1GDXM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385186v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0610845" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862682v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tancrez" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja063586j" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128141v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buissi&#232;re" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clavel" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montero" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942548v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussiere" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806778700024" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363550v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biaolin Yin" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Niemeyer" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Jiang" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0607282" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385181v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florian" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C&#238;rcu" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Terec" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-006-0040-2" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052950v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Th&#233;pot" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0505108" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQVTH8WT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052947v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruce" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ellis" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050293a" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SR74VHB0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164022v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eckert" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorii T. Shchetnikov" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor D. Titanyuk" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguej N. Osipov" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol051393f" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052953v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050403d" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2WT5NJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906910v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054065j" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F7403P25-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008296v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.11.027" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8FQ9CBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008407v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;at-Crest" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan&#160;le Grognec" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400203" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38J3B712-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128126v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Berredjem" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Masmoudi" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Aouf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052945v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030630k" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V40PNK5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419192v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;at" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om034267t" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385217v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maiereanu" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300584" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ7103XG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385329v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania T&#246;t&#246;s" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Florian" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pl&#233;" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc.2004.10.2-3.139" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0WJ5SGFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935976v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.04.002" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVFCL79S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052938v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coat" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(03)00709-5" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPWKB3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052940v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Jiao" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gladysz" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillemot" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034619n" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LRMBKWL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469410v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Michaudet" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachkar" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309615g" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95315499B89D74F1E20311EBD0043F3082D6FDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936206v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200200615" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-349M5JNP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164248v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;rien" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200352477" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DG329WK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052933v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01327-9" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247573v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536801006481" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586383v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0161312" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052923v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tilset" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fjeldahl" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0106927" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RHP1ZLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052920v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Weyland" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000341l" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7K63CTRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588826v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demaison" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(99)00424-X" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W35KCFX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930160v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;fuel" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703635v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudaut" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457720v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thepot" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>