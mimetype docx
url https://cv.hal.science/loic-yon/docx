--- v0 (2026-03-25)
+++ v1 (2026-05-28)
@@ -1105,403 +1105,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Algorithmic Skeletons at Compile-Time</w:t>
+                <w:t xml:space="preserve">Hedgehog: Understandable Scheduler-Free Heterogeneous Asynchronous Multithreaded Data-Flow Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pereda</w:t>
+                <w:t xml:space="preserve">Alexandre Bardakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
+                <w:t xml:space="preserve">Timothy Blattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mazel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walid Keyrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson C. Kroiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM 3rd Annual Parallel Applications Workshop: Alternatives To MPI+X (PAW-ATM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Atlanta, United States. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PAWATM51920.2020.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573660v2</w:t>
+                <w:t xml:space="preserve">hal-03004548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgehog: a Performance-Oriented General Purpose Library for Multi-GPU Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy Blattner</w:t>
+                <w:t xml:space="preserve">Processing Algorithmic Skeletons at Compile-Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPU Technology Conference (GTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NVIDIA, Mar 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">21ème congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981031v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgehog: Understandable Scheduler-Free Heterogeneous Asynchronous Multithreaded Data-Flow Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hedgehog: a Performance-Oriented General Purpose Library for Multi-GPU Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bardakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Blattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Keyrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM 3rd Annual Parallel Applications Workshop: Alternatives To MPI+X (PAW-ATM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GPU Technology Conference (GTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NVIDIA, Mar 2020, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PAWATM51920.2020.00006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03004548v1</w:t>
+                <w:t xml:space="preserve">hal-02981031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Data Management for E-Learning in the Clouds towards Cloodle</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding spot shape in cdna microarray by using a deformable grid and a Markov segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gouinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641006v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SPR-130362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2007.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642175v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Antunes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Noronha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapeyrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573660v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pereda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardakoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Blattner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Keyrouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson C. Kroiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAWATM51920.2020.00006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Adriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21586" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641006v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SPR-130362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2007.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642175v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Antunes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Noronha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapeyrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardakoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Blattner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Keyrouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson C. Kroiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAWATM51920.2020.00006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573660v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pereda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Adriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21586" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>