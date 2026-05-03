--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc BARRAULT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Correction for Incremental Speaker Diarization of a Collection with Human in the Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Data Sparsity for Neural Machine Translation Between Morphologically Rich Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on deep learning approaches for machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costa-Jussà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.367 - 373. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMTPY: A Flexible Toolkit for Advanced Neural Machine Translation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pralin-2017-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Using Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY : Open Source Machine Translation System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Bulletin of Mathematical Linguistics, Special Issue on Open Source Tools for Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.145--155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Languages: Improved Multilingual Encoders Through Language Grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maria Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Alastruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Elbayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.29695-29710, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique pour la normalisation du français du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Lifelong Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apprentissage par transfert de systèmes de traduction automatique neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Multilingual Transfer Learning in Neural Machine Translation: Finding the Balance Between Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing (SLSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ljubljana, Slovenia. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow For On The Fly Normalisation Of 17th c. French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Need for Visual Context in Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranava Madhyastha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2019 Conference of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.4159-4170, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/N19-1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Grounding for Sequence-to-sequence Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, France. pp.8648-8652, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s Contributions to the WMT2019 News Translation Task: Data and Systems for German-French Language Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Conference on Machine Translation (Volume 2: Shared Task Papers, Day 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, France. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings of the Third Shared Task on Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraag Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD CONFERENCE ON MACHINE TRANSLATION (WMT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.308 - 327, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How2: A Large-scale Dataset for Multimodal Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you can cram into a single \$&!#* vector: Probing sentence embeddings for linguistic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2126-2136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT18 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.597 - 602, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-64065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM Machine Translation Systems for WMT17 News Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Machine Translation by Generating Multiple Linguistic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Statistical Language and Speech Processing SLSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT17 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND CONFERENCE ON MACHINE TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.432 - 439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Representations in Factored Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2017, Copenhagen, Denmark. pp.43 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Deep Convolutional Networks for Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics EACL'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning of Universal Sentence Representations from Natural Language Inference Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe Kiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark, Denmark. pp.670-680, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D17-1070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored Neural Machine Translation Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multimodality Help Human and Machine for Translation and Image Captioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Masana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.627-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEF-LIUM-NN: Sentence level Quality Estimation with Neural Network Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Adaptation to User Feedback for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics – Human Language Technologies (NAACL HLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver (Colorado, USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Adaptation Strategies for Neural Network Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ter-Sarkisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Continuous Vector Space Models and their Compositionality (CVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.48--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM ASR and SLT Systems for IWSLT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Spoken Language Translation (IWSLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Continuous Space Language Models using Auxiliary Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR Error Correction Using Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing 2015).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Adaptation for SMT Over Several Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in Transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Germersheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Hypothesis Selection Based Features for Confusion Network MT System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Hybrid Approaches to Translation (HyTra), EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM English-to-French Spoken Language Translation System and the Vecsys/LIUM Automatic Speech Recognition System for Italian Language for IWSLT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lake Tahoe (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient training strategies for deep neural network language models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop on deep neural networks and representation learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un système de traduction automatique de la parole en Pashto vers le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora as Resources for Extracting Parallel Data: Parallel Phrases Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nogoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique à partir de corpus comparables: extraction de phrases parallèles à partir de données comparables multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afli Haithem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Transliteration Mining from Parallel and Comparable Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hong-Kong (Hong-Kong), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework to Weight Heterogeneous Parallel Data for Model Adaptation in Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Machine Translation in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation System Combination with MANY for ML4HMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY improvements for WMT'11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edinburgh (Scotland, UK), Unknown Region. pp.135--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Weighting of Parallel Data for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chiang Mai (Thialand), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation System for IWSLT 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation Model Adaptation by Resampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMT, Association of Computational Linugistics(ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY: Open Source MT System Combination at WMT’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Statistical Machine Translation (WMT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMT and SPE Machine Translation Systems for WMT'09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sénellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Athens, Greece. pp.130--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation Systems for IWSLT 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan. pp.65--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Feature Variability in Automatic Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1029-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Italy. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des Variabilités de Systèmes de Reconnaissance Automatique de la Parole Utilisant des Paramètres Acoustiques Différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Automatic Speech Recognition Systems Using Different Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Communication and Technology, Interspeech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2CP2a-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MateCat Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using monolingual corpora in neural machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglar Gulcehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Firat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghyun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic pour la combinaison de systèmes de reconnaissance automatique de la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00424699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc BARRAULT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Correction for Incremental Speaker Diarization of a Collection with Human in the Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Data Sparsity for Neural Machine Translation Between Morphologically Rich Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on deep learning approaches for machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costa-Jussà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.367 - 373. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMTPY: A Flexible Toolkit for Advanced Neural Machine Translation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pralin-2017-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Using Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY : Open Source Machine Translation System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Bulletin of Mathematical Linguistics, Special Issue on Open Source Tools for Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.145--155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Languages: Improved Multilingual Encoders Through Language Grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maria Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Alastruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Elbayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.29695-29710, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique pour la normalisation du français du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Lifelong Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Multilingual Transfer Learning in Neural Machine Translation: Finding the Balance Between Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing (SLSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ljubljana, Slovenia. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apprentissage par transfert de systèmes de traduction automatique neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow For On The Fly Normalisation Of 17th c. French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Need for Visual Context in Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranava Madhyastha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2019 Conference of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.4159-4170, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/N19-1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Grounding for Sequence-to-sequence Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, France. pp.8648-8652, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s Contributions to the WMT2019 News Translation Task: Data and Systems for German-French Language Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Conference on Machine Translation (Volume 2: Shared Task Papers, Day 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, France. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings of the Third Shared Task on Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraag Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD CONFERENCE ON MACHINE TRANSLATION (WMT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.308 - 327, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How2: A Large-scale Dataset for Multimodal Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you can cram into a single \$&!#* vector: Probing sentence embeddings for linguistic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2126-2136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT18 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.597 - 602, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-64065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM Machine Translation Systems for WMT17 News Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Machine Translation by Generating Multiple Linguistic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Statistical Language and Speech Processing SLSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT17 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND CONFERENCE ON MACHINE TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.432 - 439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Representations in Factored Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2017, Copenhagen, Denmark. pp.43 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Deep Convolutional Networks for Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics EACL'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning of Universal Sentence Representations from Natural Language Inference Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe Kiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark, Denmark. pp.670-680, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D17-1070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored Neural Machine Translation Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multimodality Help Human and Machine for Translation and Image Captioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Masana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.627-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEF-LIUM-NN: Sentence level Quality Estimation with Neural Network Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Adaptation to User Feedback for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics – Human Language Technologies (NAACL HLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver (Colorado, USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Adaptation Strategies for Neural Network Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ter-Sarkisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Continuous Vector Space Models and their Compositionality (CVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.48--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Continuous Space Language Models using Auxiliary Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM ASR and SLT Systems for IWSLT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Spoken Language Translation (IWSLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR Error Correction Using Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing 2015).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Adaptation for SMT Over Several Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in Transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Germersheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient training strategies for deep neural network language models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop on deep neural networks and representation learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM English-to-French Spoken Language Translation System and the Vecsys/LIUM Automatic Speech Recognition System for Italian Language for IWSLT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lake Tahoe (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Hypothesis Selection Based Features for Confusion Network MT System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Hybrid Approaches to Translation (HyTra), EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un système de traduction automatique de la parole en Pashto vers le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora as Resources for Extracting Parallel Data: Parallel Phrases Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nogoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Transliteration Mining from Parallel and Comparable Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hong-Kong (Hong-Kong), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique à partir de corpus comparables: extraction de phrases parallèles à partir de données comparables multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afli Haithem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework to Weight Heterogeneous Parallel Data for Model Adaptation in Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Machine Translation in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation System Combination with MANY for ML4HMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Weighting of Parallel Data for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chiang Mai (Thialand), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY improvements for WMT'11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edinburgh (Scotland, UK), Unknown Region. pp.135--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation Model Adaptation by Resampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMT, Association of Computational Linugistics(ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY: Open Source MT System Combination at WMT’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Statistical Machine Translation (WMT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation System for IWSLT 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMT and SPE Machine Translation Systems for WMT'09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sénellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Athens, Greece. pp.130--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation Systems for IWSLT 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan. pp.65--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Feature Variability in Automatic Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1029-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Italy. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Automatic Speech Recognition Systems Using Different Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Communication and Technology, Interspeech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2CP2a-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des Variabilités de Systèmes de Reconnaissance Automatique de la Parole Utilisant des Paramètres Acoustiques Différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MateCat Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using monolingual corpora in neural machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglar Gulcehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Firat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghyun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic pour la combinaison de systèmes de reconnaissance automatique de la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00424699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costa-Juss&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghun Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01647873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Caglayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aransa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pralin-2017-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Janeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Alastruey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Massa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1509" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava Madhyastha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Specia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-1422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanabria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Palaskar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraag Lala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Elliott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Kruszewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baroni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-64065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01689270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Kiela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ter-Sarkisov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;nellart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Gulcehre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghyun Cho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costa-Juss&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghun Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01647873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Caglayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aransa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pralin-2017-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Janeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Alastruey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Massa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1509" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava Madhyastha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Specia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-1422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanabria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Palaskar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraag Lala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Elliott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Kruszewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baroni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-64065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01689270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Kiela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ter-Sarkisov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;nellart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Gulcehre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghyun Cho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>