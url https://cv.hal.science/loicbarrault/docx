--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc BARRAULT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Correction for Incremental Speaker Diarization of a Collection with Human in the Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Data Sparsity for Neural Machine Translation Between Morphologically Rich Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on deep learning approaches for machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costa-Jussà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.367 - 373. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMTPY: A Flexible Toolkit for Advanced Neural Machine Translation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pralin-2017-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Using Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY : Open Source Machine Translation System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Bulletin of Mathematical Linguistics, Special Issue on Open Source Tools for Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.145--155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Languages: Improved Multilingual Encoders Through Language Grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maria Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Alastruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Elbayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.29695-29710, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique pour la normalisation du français du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Lifelong Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Multilingual Transfer Learning in Neural Machine Translation: Finding the Balance Between Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing (SLSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ljubljana, Slovenia. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apprentissage par transfert de systèmes de traduction automatique neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow For On The Fly Normalisation Of 17th c. French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Need for Visual Context in Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranava Madhyastha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2019 Conference of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.4159-4170, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/N19-1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Grounding for Sequence-to-sequence Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, France. pp.8648-8652, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s Contributions to the WMT2019 News Translation Task: Data and Systems for German-French Language Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Conference on Machine Translation (Volume 2: Shared Task Papers, Day 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, France. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings of the Third Shared Task on Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraag Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD CONFERENCE ON MACHINE TRANSLATION (WMT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.308 - 327, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How2: A Large-scale Dataset for Multimodal Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you can cram into a single \$&!#* vector: Probing sentence embeddings for linguistic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2126-2136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT18 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.597 - 602, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-64065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM Machine Translation Systems for WMT17 News Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Machine Translation by Generating Multiple Linguistic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Statistical Language and Speech Processing SLSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT17 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND CONFERENCE ON MACHINE TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.432 - 439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Representations in Factored Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2017, Copenhagen, Denmark. pp.43 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Deep Convolutional Networks for Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics EACL'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning of Universal Sentence Representations from Natural Language Inference Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe Kiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark, Denmark. pp.670-680, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D17-1070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored Neural Machine Translation Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multimodality Help Human and Machine for Translation and Image Captioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Masana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.627-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEF-LIUM-NN: Sentence level Quality Estimation with Neural Network Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Adaptation to User Feedback for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics – Human Language Technologies (NAACL HLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver (Colorado, USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Adaptation Strategies for Neural Network Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ter-Sarkisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Continuous Vector Space Models and their Compositionality (CVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.48--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Continuous Space Language Models using Auxiliary Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM ASR and SLT Systems for IWSLT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Spoken Language Translation (IWSLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR Error Correction Using Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing 2015).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Adaptation for SMT Over Several Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in Transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Germersheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient training strategies for deep neural network language models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop on deep neural networks and representation learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM English-to-French Spoken Language Translation System and the Vecsys/LIUM Automatic Speech Recognition System for Italian Language for IWSLT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lake Tahoe (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Hypothesis Selection Based Features for Confusion Network MT System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Hybrid Approaches to Translation (HyTra), EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un système de traduction automatique de la parole en Pashto vers le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora as Resources for Extracting Parallel Data: Parallel Phrases Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nogoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Transliteration Mining from Parallel and Comparable Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hong-Kong (Hong-Kong), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique à partir de corpus comparables: extraction de phrases parallèles à partir de données comparables multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afli Haithem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework to Weight Heterogeneous Parallel Data for Model Adaptation in Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Machine Translation in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation System Combination with MANY for ML4HMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Weighting of Parallel Data for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chiang Mai (Thialand), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY improvements for WMT'11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edinburgh (Scotland, UK), Unknown Region. pp.135--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation Model Adaptation by Resampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMT, Association of Computational Linugistics(ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY: Open Source MT System Combination at WMT’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Statistical Machine Translation (WMT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation System for IWSLT 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMT and SPE Machine Translation Systems for WMT'09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sénellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Athens, Greece. pp.130--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation Systems for IWSLT 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan. pp.65--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Feature Variability in Automatic Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1029-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Italy. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Automatic Speech Recognition Systems Using Different Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Communication and Technology, Interspeech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2CP2a-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des Variabilités de Systèmes de Reconnaissance Automatique de la Parole Utilisant des Paramètres Acoustiques Différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MateCat Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using monolingual corpora in neural machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglar Gulcehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Firat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghyun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic pour la combinaison de systèmes de reconnaissance automatique de la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00424699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc BARRAULT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Correction for Incremental Speaker Diarization of a Collection with Human in the Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app1010000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Data Sparsity for Neural Machine Translation Between Morphologically Rich Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on deep learning approaches for machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costa-Jussà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.367 - 373. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMTPY: A Flexible Toolkit for Advanced Neural Machine Translation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pralin-2017-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Using Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY : Open Source Machine Translation System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Bulletin of Mathematical Linguistics, Special Issue on Open Source Tools for Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.145--155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Languages: Improved Multilingual Encoders Through Language Grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maria Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Alastruey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Elbayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.29695-29710, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique pour la normalisation du français du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Lifelong Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apprentissage par transfert de systèmes de traduction automatique neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Multilingual Transfer Learning in Neural Machine Translation: Finding the Balance Between Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing (SLSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ljubljana, Slovenia. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Need for Visual Context in Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranava Madhyastha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2019 Conference of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.4159-4170, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/N19-1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow For On The Fly Normalisation Of 17th c. French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Grounding for Sequence-to-sequence Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, France. pp.8648-8652, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s Contributions to the WMT2019 News Translation Task: Data and Systems for German-French Language Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Conference on Machine Translation (Volume 2: Shared Task Papers, Day 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, France. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you can cram into a single \$&!#* vector: Probing sentence embeddings for linguistic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2126-2136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT18 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.597 - 602, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-64065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings of the Third Shared Task on Multimodal Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraag Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD CONFERENCE ON MACHINE TRANSLATION (WMT18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.308 - 327, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W18-6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How2: A Large-scale Dataset for Multimodal Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Palaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Machine Translation by Generating Multiple Linguistic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Statistical Language and Speech Processing SLSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-CVC Submissions for WMT17 Multimodal Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND CONFERENCE ON MACHINE TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.432 - 439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning of Universal Sentence Representations from Natural Language Inference Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe Kiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark, Denmark. pp.670-680, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D17-1070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Representations in Factored Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2017, Copenhagen, Denmark. pp.43 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Deep Convolutional Networks for Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics EACL'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM Machine Translation Systems for WMT17 News Translation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored Neural Machine Translation Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multimodality Help Human and Machine for Translation and Image Captioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Caglayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Masana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.627-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEF-LIUM-NN: Sentence level Quality Estimation with Neural Network Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Specia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Continuous Space Language Models using Auxiliary Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM ASR and SLT Systems for IWSLT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Spoken Language Translation (IWSLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR Error Correction Using Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing 2015).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Adaptation for SMT Over Several Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in Transition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Germersheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Adaptation Strategies for Neural Network Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ter-Sarkisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Continuous Vector Space Models and their Compositionality (CVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.48--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Adaptation to User Feedback for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics – Human Language Technologies (NAACL HLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver (Colorado, USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient training strategies for deep neural network language models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop on deep neural networks and representation learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Hypothesis Selection Based Features for Confusion Network MT System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Hybrid Approaches to Translation (HyTra), EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM English-to-French Spoken Language Translation System and the Vecsys/LIUM Automatic Speech Recognition System for Italian Language for IWSLT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lake Tahoe (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un système de traduction automatique de la parole en Pashto vers le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Building and Using Comparable Corpora, Building Resources for Machine Translation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Comparable Corpora as Resources for Extracting Parallel Data: Parallel Phrases Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nogoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique à partir de corpus comparables: extraction de phrases parallèles à partir de données comparables multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afli Haithem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Transliteration Mining from Parallel and Comparable Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Aransa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hong-Kong (Hong-Kong), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel text extraction from multimodal comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kanazawa, Japan. pp.40--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework to Weight Heterogeneous Parallel Data for Model Adaptation in Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Machine Translation in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Weighting of Parallel Data for Statistical Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chiang Mai (Thialand), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY improvements for WMT'11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edinburgh (Scotland, UK), Unknown Region. pp.135--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation System Combination with MANY for ML4HMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation Model Adaptation by Resampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMT, Association of Computational Linugistics(ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANY: Open Source MT System Combination at WMT’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Statistical Machine Translation (WMT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation System for IWSLT 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation Systems for IWSLT 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan. pp.65--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMT and SPE Machine Translation Systems for WMT'09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sénellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Athens, Greece. pp.130--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Italy. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Feature Variability in Automatic Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1029-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des Variabilités de Systèmes de Reconnaissance Automatique de la Parole Utilisant des Paramètres Acoustiques Différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Automatic Speech Recognition Systems Using Different Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gemello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Communication and Technology, Interspeech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2CP2a-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MateCat Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using monolingual corpora in neural machine translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglar Gulcehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Firat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghyun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic pour la combinaison de systèmes de reconnaissance automatique de la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00424699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costa-Juss&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghun Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01647873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Caglayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aransa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pralin-2017-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Janeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Alastruey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Massa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1509" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava Madhyastha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Specia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-1422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanabria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Palaskar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraag Lala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Elliott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Kruszewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baroni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-64065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01689270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Kiela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ter-Sarkisov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;nellart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Gulcehre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghyun Cho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costa-Juss&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghun Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01647873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Caglayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aransa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pralin-2017-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Janeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Alastruey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Massa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1509" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava Madhyastha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Specia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-1422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanabria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Palaskar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Kruszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baroni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-64065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraag Lala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Elliott" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01689270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Kiela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01742378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ter-Sarkisov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;nellart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Gulcehre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghyun Cho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>